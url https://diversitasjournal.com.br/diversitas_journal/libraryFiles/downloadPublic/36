--- v0 (2026-04-03)
+++ v1 (2026-06-14)
@@ -1,211 +1,212 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="09B3175D" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3693FFAF" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="248"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Título do artigo em inglês (Caixa baixa negrito, fonte Georgia 11, centralizado)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="66C4BF8D" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="204"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="24F58267" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Título do artigo em português (Caixa baixa negrito, fonte Georgia 13, centralizado)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="79987EC2" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>O título deve conter até 15 palavras</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="6A43D468" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="248"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk41336058"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="47388467" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="5E3C4F77" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4AC15F39" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="7" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1D8EBC2F">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="7" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1D8EBC2F" wp14:editId="26078F42">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-589280</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>251460</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6965950" cy="46355"/>
                 <wp:effectExtent l="0" t="0" r="7620" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1" name="Rectangle 76"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6965280" cy="45720"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -233,381 +234,541 @@
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect id="shape_0" ID="Rectangle 76" fillcolor="black" stroked="f" style="position:absolute;margin-left:-46.4pt;margin-top:19.8pt;width:548.4pt;height:3.55pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-horizontal-relative:margin" wp14:anchorId="1D8EBC2F">
                 <v:fill o:detectmouseclick="t" type="solid" color2="white"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
                 <w10:wrap type="topAndBottom"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>O conteúdo expresso neste artigo é de inteira responsabilidade dos/as seus/as autores/as.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="776EE31F" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:pStyle w:val="Texto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7654"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="7FC052FB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="215"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="740C1F29" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A B S T R A C T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="10144E53" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="760D8550" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>INFORMAÇÕES DO ARTIGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="13BBB4A1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="103C7061" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texto contendo objetivo, procedimentos metodológicos, desenvolvimento/resultados considerações finais/conclusões do trabalho com no mínimo 150 e no máximo 250 palavras em inglês. Fonte Georgia  8, espaçamento Simples. Não deve conter citações. </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+              <w:t xml:space="preserve">Texto contendo objetivo, procedimentos metodológicos, desenvolvimento/resultados considerações finais/conclusões do trabalho com no mínimo 150 e no máximo 250 palavras em inglês. Fonte </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Georgia  8</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, espaçamento Simples. Não deve conter citações. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79B00330" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Não serão aceitos artigos fora da formatação constante do template oficial da Diversitas Journal.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+              <w:t xml:space="preserve">Não serão aceitos artigos fora da formatação constante do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>template</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oficial da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Diversitas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Journal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7077535A" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="2CC59AE8" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="33D48FD2" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7C9E4773" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Histórico do Artigo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5F27F0A6" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Submetido: xx/xx/202x      </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+              <w:t xml:space="preserve">Submetido: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/202x      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A480379" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aprovado: xx/xx/202x      </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00527185">
+              <w:t xml:space="preserve">Aprovado: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/202x      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57B9F366" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00527185">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="466CF633" wp14:editId="5D2DCDD4">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>462915</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>187960</wp:posOffset>
@@ -648,1172 +809,1319 @@
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="676910" cy="238125"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publicação: xx/xx/202x       </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+              <w:t xml:space="preserve">Publicação: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/202x       </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13BB83F9" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="1BC29ADC" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="2F0CD70C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="230D3BA3" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="4DB5AA11" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4D4A1D73" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Palavras-chaves representativas do trabalho, estas não devem estar contidas no título do artigo.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="2F58A55C" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="76CC996E" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Keywords</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2226F717" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Entre 3 e 5 palavras-chave, separadas por vírgula, letra minúscula. Fonte Georgia 8,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4BE1F702" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Justificadas a direita</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="36CDF6C5" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Em inglês  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="1680C4C0" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="6508C3C7" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1C4B94D1" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Palavras-Chave</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1A98E281" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Entre 3 e 5 palavras-chave, separadas por vírgula, letra minúscula. Fonte Georgia 8,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="76363AC3" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>justificadas a direita</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="19794B1F" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Em português</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="5D43968A" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="04F30168" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="79899B04" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="4ED42437" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1AA2C519" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>R E S U M O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="71700C79" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="729B673B" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="1B0CF536" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3B7E2D78" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Texto contendo objetivo, procedimentos metodológicos, desenvolvimento/resultados considerações finais/conclusões do trabalho com no mínimo 150 e no máximo 250 palavras em português. Fonte Georgia 8, espaçamento simples. Não deve conter citações.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="72A3261D" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Não serão aceitos artigos fora da formatação constante do template oficial da Diversitas Journal.</w:t>
+              <w:t xml:space="preserve">Não serão aceitos artigos fora da formatação constante do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>template</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oficial da </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Diversitas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Journal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="77FA1859" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="50850B3D" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:pStyle w:val="Texto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="5B27C81F" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="20352D3F" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="33159783" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="5E625D52" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="7EA2FFBB" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="4E39AD2E" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="15B5AE7B" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introdução (Caixa baixa, negrito, fonte Georgia 11, alinhado à esquerda, sem numeração)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="75F36651" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:strike/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A Introdução deve contextualizar a proposta do manuscrito, justificativa e objetivos. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="15A93620" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="178E377A" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fonte Georgia 11, cor preta, espaçamento entre linhas 1,5 para todo o artigo. Recuo na primeira linha dos parágrafos em 1,27 cm. O texto deverá seguir as normas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>American Psychological Association</w:t>
-      </w:r>
+        <w:t xml:space="preserve">American </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Psychological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (APA). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="45F31298" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="191D31CE" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Citações ao longo do manuscrito</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="100C647C" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4677A8D0" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citações Diretas com </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>menos de 40 palavras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> devem ser incorporadas no parágrafo do texto, entre aspas duplas. Ex.: “Assim, a escola que sobrou para os pobres, caracterizada por suas missões assistencial e acolhedora, transforma-se em uma caricatura de inclusão social” (Libâneo, 2012, p. 23).</w:t>
+        <w:t xml:space="preserve"> devem ser incorporadas no parágrafo do texto, entre aspas duplas. Ex.: “Assim, a escola que sobrou para os pobres, caracterizada por suas missões assistencial e acolhedora, transforma-se em uma caricatura de inclusão social” (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Libâneo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2012, p. 23).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7793FD24" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citações Diretas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>com mais de 40 palavras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> devem aparecer sem aspas em um parágrafo no formato de bloco, recuado 2,54cm da margem esquerda, justificado, fonte 11, espaçamento simples. Ex.:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="03633628" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="10215B8D" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Transcrições com mais de 40 palavras devem ser apresentadas com recuo de 2,54 cm da margem esquerda, espaçamento entre linhas 1,5, fonte Georgia 11. A separação do trecho transcrito do restante do texto é feita utilizando-se apenas uma linha de espaço. (Autor, ano, p. x ou pp y - x).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6AC1DA7B" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2126"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>p. 12 - apenas uma página</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="29E78B9C" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2126"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>pp. 12 - 13 - se forem duas páginas contínuas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="32E39ADE" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2126"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>pp. 12 e 10 - se são páginas descontínuas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="60B8FD27" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2126"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="33D4BE73" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2126"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8930" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1553"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1844"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1847"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="712F3E63" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="039B103B" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Tipo de citação</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6ECA61BA" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Primeira citação no</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:br/>
               <w:t>texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6514028C" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Citações</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
@@ -1830,51 +2138,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:br/>
               <w:t>texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4BB296F1" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Formato entre</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
@@ -1891,51 +2199,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:br/>
               <w:t>citação no texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1D556C7A" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Formato entre</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
@@ -1953,635 +2261,777 @@
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:br/>
               <w:t>subsequentes no</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:br/>
               <w:t>texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="0024F780" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3C795367" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Trabalho de um</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:br/>
               <w:t>autor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="15815E94" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Santos (2010)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1F16042C" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Santos (2010)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2AAACC80" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>(Santos, 2010)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="75740D09" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>(Santos, 2010)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="7FC5584B" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2537AC43" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Trabalho de dois</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:br/>
               <w:t>autores</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="63D85A1C" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>Alhashim e Arpan (1992)</w:t>
+              <w:t>Alhashim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Arpan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1992)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7E05CF3E" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>Alhashim e Arpan (1992)</w:t>
+              <w:t>Alhashim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Arpan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1992)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3FEC6D04" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>(Alhashim &amp; Arpan 1992)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Alhashim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Arpan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1992)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6C1F1714" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>(Alhashim &amp; Arpan 1992)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Alhashim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Arpan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1992)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="4605F6AB" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="50D9232A" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Trabalho de três ou</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:br/>
               <w:t>mais autores</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3526EE15" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ford et al. (2003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="31885DB8" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ford et al. (2003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="57801743" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>(Ford et al., 2002)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="680940C0" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>(Ford et al., 2002)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="5DC70DC4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6DD4CDB1" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Entidades (identificadas por</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
@@ -2597,1267 +3047,1312 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:br/>
               <w:t>autores</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="17E3FBC2" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Instituto de Pesquisa Econômica Aplicada (IPEA, 2010)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="203E1014" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>IPEA (2010)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="07FB9780" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>(Instituto de Pesquisa Econômica Aplicada</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:br/>
               <w:t>[IPEA], 2010)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="59EFC0DF" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>(IPEA, 2010)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="3868017A" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="090D8708" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t>Observação 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">: Não use os termos </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t>apud</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
-        <w:t>op. cit</w:t>
-      </w:r>
+        <w:t xml:space="preserve">op. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>cit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t>id</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t>ibidem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>, e outros. Eles não fazem parte das normas da APA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="6701EBFC" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="4FC71796" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="23E0A4B2" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7C1AF3E9" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Observação 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>: Inclusão de elementos em uma citação Direta</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="9060" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1420"/>
         <w:gridCol w:w="7640"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="4C2BF1D1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="310C3B24" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>[  ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3D45938B" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Interpolações (explicação), acréscimos ou comentários.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="313A0F91" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1B73FFE0" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ex.: Havia também prostitutas . . . [que] após cortarem com gilete os homens com quem haviam se deitado, mas que se recusavam a pagar pelo programa, [acabavam sentenciadas a internação em um manicômio] (Arbex, 2013, p. 30).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="6687A113" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4CE8B6AB" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>. . .</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="16B48C80" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Com espaçamento entre os pontos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="277EBDD4" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Permite omitir palavras do texto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Não usar no início ou no fim das frases.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="444531C0" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2D927462" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ex.: Havia também prostitutas . . . [que] após cortarem com gilete os homens com quem haviam se deitado, mas que se recusavam a pagar pelo programa, [acabavam sentenciadas a internação em um manicômio] (Arbex, 2013, p. 30)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="76473559" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7C3B4F0F" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>[Sic]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0A54E7A4" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Indica erro no texto original.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="24D68F12" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="563B6334" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t>Observação 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>: Outros casos</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="9060" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="4529"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="42B7D8FC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3F59AE89" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Autores diferentes com sobrenomes iguais.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6E89A624" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Incluir as iniciais dos autores em todas as citações no texto, mesmo se o ano de publicação for diferente</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4529" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="31B7B441" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(C. Barbosa, 1958)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6F8B0125" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(O. Barbosa, 1980)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="2762910D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="220C0ECB" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Autores diferentes com sobrenomes e iniciais iguais. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="43A05404" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Incluir todos os nomes em todas as citações, mesmo se o ano de publicação for diferente.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4529" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="78C40839" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(Petter Janet, 1976)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="137C6CB1" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(Pierre Janet, 1906)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="32971C2D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0B6375E5" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Publicação de um mesmo autor com a mesma data.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4529" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="01AE8153" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">(Santos, 2010a) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1EA40A4C" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">(Santos, 2010b) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="162BC17B" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">(Almeida &amp; Santos, 2018a) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="27AA5B2F" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(Almeida &amp; Santos, 2018b)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4D78E933" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(Calazans, s.d.-a, s.d.-b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="2B623D05" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6A20AB3C" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Vários documentos do mesmo autor, datas diferentes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Organizar em ordem cronologia separando as datas com vírgula.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4529" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0256022E" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">(Pereira, 1989, 1991, 1995) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="389E48F9" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Pereira (1989, 1991, 1995)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="18EA025E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="72CBBB03" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Vários autores citados simultaneamente. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0CD245E6" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Organizar em ordem alfabética.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4529" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
-[...18 lines deleted...]
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="79D039EE" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Santos et al., 2011; Figueira, 2002; Rocha &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Linton</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 2000) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="444B5433" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Santos et al. (2011), Figueira (2002) e Rocha e Linton (2000)</w:t>
+              <w:t xml:space="preserve">Santos et al. (2011), Figueira (2002) e Rocha e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Linton</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="6469A1D2" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="4371CEAE" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0012B771" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Do decorrer do manuscrito, os quadros, tabelas, gráficos, mapas, figuras e recursos visuais em geral devem ser apresentados centralizados, indicadas no corpo do texto, numeradas, com título acima (Georgia 11) e fonte, colocada como </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t>nota</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Georgia 8 – em itálico). As imagens deverão ter resolução mínima de 300X300, tamanho entre 6 x12 cm, no formato PNG ou JPG. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69140F70" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Exemplos:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="41A12E08" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t>Figura 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5F6FB110" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="8" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0FF8FB5F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="8" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0FF8FB5F" wp14:editId="0B0FACFF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2275205</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>6162040</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1671320" cy="775335"/>
                 <wp:effectExtent l="0" t="0" r="25400" b="26035"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="3" name="Retângulo 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1670760" cy="774720"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -3887,2013 +4382,2495 @@
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect id="shape_0" ID="Retângulo 1" fillcolor="#5b9bd5" stroked="t" style="position:absolute;margin-left:179.15pt;margin-top:485.2pt;width:131.5pt;height:60.95pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page" wp14:anchorId="0FF8FB5F">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#a4642a"/>
                 <v:stroke color="#43729d" weight="12600" joinstyle="miter" endcap="flat"/>
                 <w10:wrap type="topAndBottom"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
         </w:rPr>
         <w:t>Atividades desenvolvidas na Escola X</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5AE88994" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Nota:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="25F2D9A5" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7094517A" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t>Tabela 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="05069A8D" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
         </w:rPr>
-        <w:t>Analise das amostras x coletadas em laboratório</w:t>
+        <w:t>Analise</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das amostras x coletadas em laboratório</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabelaSimples21"/>
         <w:tblW w:w="3544" w:type="dxa"/>
         <w:tblInd w:w="2769" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1415"/>
         <w:gridCol w:w="2129"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E12B4B" w:rsidTr="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="5D87181C" w14:textId="77777777" w:rsidTr="00E12B4B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1415" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="6963D5FB" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="3614F851" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B" w:rsidTr="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="66CDADA2" w14:textId="77777777" w:rsidTr="00E12B4B">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1415" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="22B4DE76" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="0FC72B1D" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B" w:rsidTr="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="10B3E1C2" w14:textId="77777777" w:rsidTr="00E12B4B">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1415" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="7B8AFF3B" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="1E6E8368" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B" w:rsidTr="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="614070F1" w14:textId="77777777" w:rsidTr="00E12B4B">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1415" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="5FE8930F" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="785EA081" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B" w:rsidTr="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="2B8291C8" w14:textId="77777777" w:rsidTr="00E12B4B">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1415" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="0039C5F7" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="436C443C" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4B1F81AB" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                 Nota:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="12BE5910" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="2B6B696B" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="52B806F6" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Mesmo formato para quadros, gráficos, mapas e demais recursos visuais.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="78EFE414" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="45" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="260DD5DE" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="45" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Todas as notas deverão ser formatadas como </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>notas de rodapé</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>. Convém evitá-las, somente usar quando for necessário a explicação.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="7BD27033" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="53274A77" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Desenvolvimento</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="25608D7A" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">O desenvolvimento é parte fundamental do manuscrito, importante que a exposição do texto em sem conjunto argumentativo se apresente de forma detalhada e ordenada. Para tal sugere-se que o mesmo seja dividido em tópico e subtópicos. </w:t>
+        <w:t xml:space="preserve">O desenvolvimento é parte fundamental do manuscrito, importante que a exposição do texto em sem conjunto argumentativo se apresente de forma detalhada e ordenada. Para tal sugere-se que </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>o mesmo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seja dividido em tópico e subtópicos. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0420376C" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Devem ser apresentados o desenvolvimento do trabalho, as discussões fundantes, procedimentos metodológicos (deverá apresentar detalhadamente como o estudo foi realizado, o tipo de estudo, a identificação das características principais da pesquisa) e os resultados. Levando-se em consideração as exigências das diferentes áreas cientificas.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="62FAE341" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fonte Georgia 11, cor preta, espaçamento entre linhas 1,5 para todo o artigo. Recuo na primeira linha dos parágrafos em 1,27 cm. O texto deverá seguir as normas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>American Psychological Association</w:t>
-      </w:r>
+        <w:t xml:space="preserve">American </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Psychological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (APA). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="4DED1738" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1BA09AAF" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5146"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tópicos (Caixa baixa, negrito, fonte Georgia 11, alinhado à esquerda, sem numeração)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7B5AEF28" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Fonte Georgia 11, cor preta, espaçamento entre linhas 1,5 para todo o artigo. Recuo na primeira linha dos parágrafos em 1,27 cm. O texto deverá seguir as normas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>American Psychological Association</w:t>
-      </w:r>
+        <w:t xml:space="preserve">American </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Psychological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (APA). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6A95CB96" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Não numerar tópicos </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="0FB035A7" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="48"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7606FA51" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Subtópicos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Caixa baixa, negrito em itálico, fonte Georgia 11, alinhado à esquerda, sem numeração)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="04BDED8A" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Fonte Georgia 11, cor preta, espaçamento entre linhas 1,5 para todo o artigo. Recuo na primeira linha dos parágrafos em 1,27 cm. O texto deverá seguir as normas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>American Psychological Association</w:t>
-      </w:r>
+        <w:t xml:space="preserve">American </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Psychological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (APA). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="054E8135" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Não numerar subtópicos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="2FBF78F7" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5F9063BC" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Considerações Finais/Conclusões (Caixa baixa, negrito, fonte Georgia 11, alinhado à esquerda, sem numeração)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="414F127E" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Fonte Georgia 11, cor preta, espaçamento entre linhas 1,5 para todo o artigo. Recuo na primeira linha dos parágrafos em 1,27 cm. O texto deverá seguir as normas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>American Psychological Association</w:t>
-      </w:r>
+        <w:t xml:space="preserve">American </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Psychological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (APA). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="11853488" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Não numerar </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="3E3D0732" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4649CF12" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Agência financiadora</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1899D170" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Declarar se o trabalho teve suporte de alguma agência financiadora (caso não tenha, pode-se desconsiderar essa seção).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="60047EBE" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="277F1CB0" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="527C415C" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>REFERÊNCIAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="03E453D2" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t>Caixa Alta, negrito, fonte Georgia 11, centralizado, sem numeração</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="69705A41" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:line="25" w:lineRule="atLeast"/>
         <w:ind w:left="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="16436DF2" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="11" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">As referências deverão seguir as normas da </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>American Psychological Association</w:t>
-      </w:r>
+        <w:t xml:space="preserve">American </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Psychological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> (APA). Espaçamento simples e um espaço entre as referências. Fonte Georgia 10.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="33DD99D5" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="11" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Devem ser inseridas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t>apenas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> as referências que tiverem sido citadas ao longo do texto. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="57634DB4" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="11" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">As referências devem ser indicadas em ordem alfabética pelo sobrenome dos autores, conforme as normas da APA e formatação indicada abaixo. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="17A8DD9E" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="11" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Problemas recorrentes como: referências citadas e não listadas, e seu inverso; incompletas; utilizando uma formatação distinta da indicada serão devolvidas aos autores.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="444AA71A" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="11" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Seguir modelo de organização das referências indicado abaixo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7EF96CD4" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="11" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Para situações não dispostas aqui, consulte manuais atualizados da APA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="41D0FFCB" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="09F1F57A" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MODELOS DE REFERÊNCIAS - REGRAS GERAIS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="9060" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="1573"/>
         <w:gridCol w:w="4231"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="7883D967" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2262FDEC" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Alinhamento à esquerda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4AB40DD7" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Suruagy, D. C., Ayastuy, A. C., Almeida, J. P. (2020). A utilização do jogo eletrônico nas aulas de Geografia: relatos de experiência. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Suruagy, D. C., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ayastuy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, A. C., Almeida, J. P. (2020). A utilização do jogo eletrônico nas aulas de Geografia: relatos de experiência. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Diversitas Journal</w:t>
-            </w:r>
+              <w:t>Diversitas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, 5(3), 2026-2038, jul./set.2020. https://periodicos.ifal.edu.br/diversitas_journal/article/view/1219. </w:t>
+              <w:t xml:space="preserve"> Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 5(3), 2026-2038, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>jul.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">set.2020. https://periodicos.ifal.edu.br/diversitas_journal/article/view/1219. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="414E9968" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="75383EA0" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ordem alfabética por autor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="09C763DC" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="21E27F56" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7F60043E" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Destaque dos títulos ou periódico é o itálico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="218FBA15" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="690401DF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="093BD991" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Recuo das linhas subsequentes é de 1,27cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="5816428D" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="6ADF1795" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="59C8C25E" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Espaço simples entre as linhas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="05D581BE" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="47E88D80" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0B98ACDD" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Não se utiliza et al nas referências</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, é necessário citar todos os autores.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1573" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7B2C45F7" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Dois (2) a vinte (20) autores</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6C8510F6" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sobrenome e Iniciais de todos os autores. Indicar todos os autores até 20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="0CC3FF2B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="3F894323" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1573" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="0FE1752D" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5759028F" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O último autor é precedido de &amp;.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="0F5498B3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="5620D894" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1573" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="45219C4D" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="35761D73" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Neves, L., Coelho, L. S., Esteves, A., Barbosa, A., Madeira, E., Oliveira, J., Cardoso, J., Gonçalves, T., &amp; Barbosa, G.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="40A59979" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="3B72CF4A" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1573" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="3E870F91" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="5E6D04AA" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1758E98B" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Vinte e um (21) ou mais autores</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="49042FAB" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sobrenome e Iniciais do autor 1 até Sobrenome e Iniciais do autor 19, … (Reticências) Sobrenome e Iniciais do último autor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="7FDFDC27" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="2BFD9571" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1573" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="3A5AEBC4" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4D137E44" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Kalney, E., Kanamitsu, M., Kistler, R., Collins, W., Deaven, D., Gandin, L., Iredell, M., Saha, S., White, G., Woollen, J., Zhu, Y., Chelliah, M., Ebisuzaki, W., Higgins, W., Janowiak, K., Mo, K. C., Ropelewski, C., Wang, J., Leetmaa, A., ... Joseph, D.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Kalney</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, E., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Kanamitsu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, M., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Kistler</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, R., Collins, W., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Deaven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, D., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Gandin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, L., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Iredell</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, M., Saha, S., White, G., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Woollen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, J., Zhu, Y., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Chelliah</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, M., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ebisuzaki</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, W., Higgins, W., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Janowiak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, K., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Mo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, K. C., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ropelewski</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, C., Wang, J., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Leetmaa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, A., ... Joseph, D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="1641559E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4A0DC21F" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Se na obra não existe referência à data da publicação, utiliza-se a abreviatura n.d. (significa no date, sem data)</w:t>
+              <w:t xml:space="preserve">Se na obra não existe referência à data da publicação, utiliza-se a abreviatura </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>n.d</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>. (significa no date, sem data)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0CDD0624" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Peres, A. (s.d.). Normas da APA. https://sites.google.com/site/alexandreperes/normas-daapa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="4E75E67A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="637E4D43" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Livro completo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7F66EC63" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Os dados relativos </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>à edição apresentam-se tal como aparecem na fonte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> e só são mencionados a partir da 2ª edição.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2A878522" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Deve-se utilizar a opção sobrescrito</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2C0B23DF" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Não inclui o local de edição</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="426BF688" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luck, H. (2010). </w:t>
+              <w:t>Luck</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, H. (2010). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Liderança em gestão escolar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>. (4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ed.). Vozes.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="42DD950D" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="49ABDECD" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Ornelas, M. M. G. (2000). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -5903,197 +6880,197 @@
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ed.). Atlas.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="618F3876" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="1413EB7A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1C17A778" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Livro digital</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="52807591" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="252B26C0" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Autor – segue o formato já indicado.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="037A5CE2" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Quando o autor for Instituições e Entidades, seguir o modelo abaixo, nomes por extenso </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>sem a sigla</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, seguido do ano da publicação. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="084A085F" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Os títulos em inglês devem aparecer traduzidos entre parênteses. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1B2FD5D1" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">URL </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
@@ -6117,1589 +7094,2008 @@
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>sem adicionar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> “Recuperado do:” ou “disponível em:” antes do link</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="152A7A56" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="19A3ECB1" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">American Psychological Association. (2020). Publication manual of the American Psychological Association [Manual de publicação da Associação Americana de Psicologia]. (7th ed.). </w:t>
+              <w:t xml:space="preserve">American </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Psychological</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Association</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. (2020). </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Publication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> manual </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> American </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Psychological</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Association</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [Manual de publicação da Associação Americana de Psicologia]. (7th ed.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId9">
-              <w:r>
+              <w:r w:rsidR="00E12B4B">
                 <w:rPr>
                   <w:rStyle w:val="LinkdaInternet"/>
                   <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>https://doi.org/10.1037/0000165-000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="40BC05A9" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0832098D" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliotecas do Politécnico de Leiria (s.d.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Guia para elaboração de citações e referências bibliográficas – Normas APA 7ª edição.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId10">
-              <w:r>
+              <w:r w:rsidR="00E12B4B">
                 <w:rPr>
                   <w:rStyle w:val="LinkdaInternet"/>
                   <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>file:///C:/Users/cirle/Downloads/Guia_APA_7%C2%AAEd._v1.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="02A521F2" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="418FC4FF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5B3D6164" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Capítulos de livros</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5CCE2167" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Título do livro (itálico) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6AE451B8" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Não colocar ponto entre título e a edição entre parênteses, nem após o DOI ou URL, se houver</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="541FEFDC" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Possuindo duas editoras, separe-as com ponto e vírgula (;)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="6841BA0A" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3C8AF9C9" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Souza, J. C. O. (2017). Professor, é pra copiar? O recurso lúdico nas aulas de Geografia como mediador da aprendizagem na educação básica. In:, J. P. Almeida, D. R. Calazans, E. P. Almeida, C. J. S. Santos (orgs.), </w:t>
+              <w:t xml:space="preserve">Souza, J. C. O. (2017). Professor, é </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pra</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> copiar? O recurso lúdico nas aulas de Geografia como mediador da aprendizagem na educação básica. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>In:,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> J. P. Almeida, D. R. Calazans, E. P. Almeida, C. J. S. Santos (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>orgs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ensinando Geografia na educação básica: práticas docentes em sala de aula</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>. (pp. 145-171). Edufal.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+              <w:t xml:space="preserve">. (pp. 145-171). </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Edufal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A9D59EE" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="386EBB28" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="438533B1" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Instituição Governamental</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="681CEAF6" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ministério da Saúde. (2014). Guia alimentar para a população brasileira (2ª ed.). Secretaria de Atenção à Saúde, Departamento de Atenção Básica. https://bvsms.saude.gov.br/bvs/publicacoes/guia_alimentar_po pulacao_brasileira_2ed.pdf</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="4E31D9A5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0B0EB491" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Demais situações seguir as indicações</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="5D4449C1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="697766E8" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Artigos em Periódicos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="24B3B590" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Em relação ao volume e o número, coloca que houver. Tendo somente o número, ela aparece entre (  )</w:t>
-[...13 lines deleted...]
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+              <w:t xml:space="preserve">Em relação ao volume e o número, coloca que houver. Tendo somente o número, ela aparece entre </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(  )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="1D4922A4" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19C2B271" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sobrenome autor, X. Y. (ano). Título do artigo. Título do periódico, v (n), pp. DOI ou URL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="4701F942" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1FCE4D81" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Trabalhos acadêmicos</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="487FFFEA" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>TCC, Dissertações, Teses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="71899ABB" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sobrenome, A. A. (Ano). Título do TCC, da dissertação ou tese [Trabalho de Conclusão de Curso, Dissertação de mestrado ou Tese de doutoramento, Nome da Instituição]. Nome da base de dados ou repositório. https://...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="44612B40" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="31C44699" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Artigos ou materiais em jornais/revistas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="51D52B74" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Com autoria:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="79F0F31A" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sobrenome, K. (ano, dia mês). Título do artigo. Título do Jornal [em itálico], v. [em itálico] (n.), p. URL</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="2BAB3737" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6271FBBD" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sem autoria:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="49D37BCB" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Título da matéria.  (ano, dia mês). Título do Jornal em itálico, v. (n.), p. URL</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="5140F76F" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="29A5BB60" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5EC50C7E" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Eventos em geral: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="487D1A3C" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>encontros, simpósios, congressos, palestras, etc.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">encontros, simpósios, congressos, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>palestras, etc.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="02644F2F" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ano, dia mês</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>: informações completas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5D3E7A51" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tipo de contribuição</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>: Comunicação oral, apresentação de painel, banner, conferencia, etc.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+              <w:t xml:space="preserve">: Comunicação oral, apresentação de painel, banner, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>conferencia</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, etc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40E750C4" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="051249CC" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sobrenome, Y. (ano, dia mês). Título [Tipo de contribuição]. Nome do evento, Local. URL ou DOI.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="399FF652" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5612286B" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Redes Sociais</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="11A562D9" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Fecebook, Instagram, Linkedin, Tweet</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fecebook</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, Instagram, Linkedin, Tweet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="10CDC75F" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Pagina da rede social</w:t>
-[...10 lines deleted...]
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+              <w:t>Pagina</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da rede social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: indicar onde foi retirado: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Instagran</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> perfil; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fecebook</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">perfil, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>etc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="41664541" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0B7B9BDE" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Sobrenome, W. X. ou Nome do Grupo (@perfil). (s.d.) Pagina Inicial [pagina da rede social]. Nome do site. Recuperado em: dia, mês, ano – por extenso.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+              <w:t xml:space="preserve">Sobrenome, W. X. ou Nome do Grupo (@perfil). (s.d.) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Pagina</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Inicial [</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pagina</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da rede social]. Nome do site. Recuperado em: dia, mês, ano – por extenso.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2017518B" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="7FC74FD6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="48B983CD" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Website</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="10022B6A" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sobrenome, U. Z. ou Instituição/Organização. (ano, mês dia). Título do documento [itálico]. Nome do site*. https://...</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="3E48301D" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="726AA19F" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Omitir nome do site quando o autor e o nome do site tiverem o mesmo nome.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="2A71F541" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1C4EC758" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>YouTube</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="15424586" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Sobrenome, W. Q. [Nome de utilizador web - se disponível]. (Ano, Mês Dia). Título do vídeo [itálico]. [Vídeo]. YouTube ou nome de site. https://...</w:t>
+              <w:t xml:space="preserve">Sobrenome, W. Q. [Nome de </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>utilizador web</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - se disponível]. (Ano, Mês Dia). Título do vídeo [itálico]. [Vídeo]. YouTube ou nome de site. https://...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="4CCF356B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="70DA94B4" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Blog</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0C87B248" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sobrenome, X. K. (Ano, Mês Dia). Título do post. Nome do blogue [itálico]. https://...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12B4B">
+      <w:tr w:rsidR="00E12B4B" w14:paraId="2255A37D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="44412BBA" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Legislação</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="133760F4" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Lei / Decreto-Lei / Despacho / Portaria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4E8F3713" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Portaria nº 517/2008 do Ministério da Economia e da Inovação. (2018). Diário da República: I Série, nº 121/08. https//…</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+          <w:p w14:paraId="6740A3D9" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+          <w:p w14:paraId="35DAB4C4" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>No texto (Portaria n. 516, 2008).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4A6DB58C" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Nota: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para as estruturação das orientações com base na APA, foram consultadas as seguintes referências: </w:t>
+        <w:t xml:space="preserve">Para </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>as estruturação</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das orientações com base na APA, foram consultadas as seguintes referências: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6DDA8C1B" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Pontifícia Universidade Católica de Minas Gerais - Sistema Integrado de Biblioteca (2020). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Aplicabilidade das Normas de APA para Formatação de Artigos Científicos de acordo com atualizações da 7ª edição</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
-        <w:r>
+        <w:r w:rsidR="00E12B4B">
           <w:rPr>
             <w:rStyle w:val="LinkdaInternet"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>file:///C:/Users/cirle/Downloads/treinamento-apa-2020%20(2).pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="743DD640" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Bibliotecas do Politécnico de Leiria (s.d.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Guia para elaboração de citações e referências bibliográficas – Normas APA 7ª edição.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r>
+        <w:r w:rsidR="00E12B4B">
           <w:rPr>
             <w:rStyle w:val="LinkdaInternet"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>file:///C:/Users/cirle/Downloads/Guia_APA_7%C2%AAEd._v1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="03514B91" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sistema de Bibliotecas da Universidade de Brasília (SiB-UnB) - Biblioteca Central Coordenadoria de Atendimento ao Usuário Setor de Referência (2021). </w:t>
+        <w:t>Sistema de Bibliotecas da Universidade de Brasília (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>SiB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-UnB) - Biblioteca Central Coordenadoria de Atendimento ao Usuário Setor de Referência (2021). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Estilo APA Regras gerais para citações, referências e formatação</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
-        <w:r>
+        <w:r w:rsidR="00E12B4B">
           <w:rPr>
             <w:rStyle w:val="LinkdaInternet"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>file:///C:/Users/cirle/Downloads/Estilo-APA.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+    <w:p w14:paraId="60CCA5F5" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E12B4B">
       <w:headerReference w:type="even" r:id="rId14"/>
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1100" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006956DE" w:rsidRDefault="006956DE">
+    <w:p w14:paraId="2D092D59" w14:textId="77777777" w:rsidR="00BD11FC" w:rsidRDefault="00BD11FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006956DE" w:rsidRDefault="006956DE">
+    <w:p w14:paraId="0A2D254B" w14:textId="77777777" w:rsidR="00BD11FC" w:rsidRDefault="00BD11FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7719,154 +9115,155 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000283" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft Sans Serif">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bell MT">
     <w:panose1 w:val="02020503060305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D5FB0C9" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="453FB152" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:left="-851"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="6658" w:type="dxa"/>
       <w:tblInd w:w="-709" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6658"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00E12B4B">
+    <w:tr w:rsidR="00E12B4B" w14:paraId="2657A061" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6658" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5319F84E" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:widowControl w:val="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               <w:i/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53AEE0D0" wp14:editId="76F36A6B">
                 <wp:extent cx="177800" cy="159385"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="9" name="Imagem 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="9" name="Imagem 5"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect l="23558" t="4809" r="23558" b="5239"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -7876,771 +9273,918 @@
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>DOI: xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+            <w:t xml:space="preserve">DOI: </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+              <w:i/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+  <w:p w14:paraId="0AB07B83" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:left="-851"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006956DE" w:rsidRDefault="006956DE">
+    <w:p w14:paraId="2808345C" w14:textId="77777777" w:rsidR="00BD11FC" w:rsidRDefault="00BD11FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006956DE" w:rsidRDefault="006956DE">
+    <w:p w14:paraId="2F5257F4" w14:textId="77777777" w:rsidR="00BD11FC" w:rsidRDefault="00BD11FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="9162" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9162"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00E12B4B">
+    <w:tr w:rsidR="00E12B4B" w14:paraId="012DA69A" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="149"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9162" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+        <w:p w14:paraId="74E5D217" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:right="-392"/>
             <w:rPr>
               <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
               <w:i/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t>Nome dos autores separados por ponto virgula</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+        <w:p w14:paraId="2FB9ACF9" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:widowControl w:val="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               <w:i/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+  <w:p w14:paraId="4F5D02C3" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="4533" w:type="dxa"/>
       <w:tblInd w:w="4538" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4533"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00E12B4B">
+    <w:tr w:rsidR="00E12B4B" w14:paraId="203CD070" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4533" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+        <w:p w14:paraId="33D2275C" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:widowControl w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
               <w:i/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t>DIVERSITAS JOURNAL. Santana do Ipanema/AL, Y(x), 2022</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+  <w:p w14:paraId="58150E43" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FDA5CAD" w14:textId="4DB1D8F2" w:rsidR="00E12B4B" w:rsidRDefault="00796E20">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:before="90"/>
       <w:ind w:left="142" w:right="198"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0E3765C3" wp14:editId="64360B40">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-182245</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>29845</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="839470" cy="671830"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="20824"/>
+              <wp:lineTo x="21077" y="20824"/>
+              <wp:lineTo x="21077" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="6" name="Imagem 14"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="6" name="Imagem 14"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="839470" cy="671830"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00000000">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="3" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4AEA4F94">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="3" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4AEA4F94" wp14:editId="3ADC9049">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-578485</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>45720</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6923405" cy="748030"/>
               <wp:effectExtent l="0" t="0" r="12065" b="15240"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Text Box 77"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6922800" cy="747360"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="0">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:scrgbClr r="0" g="0" b="0"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:scrgbClr r="0" g="0" b="0"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:scrgbClr r="0" g="0" b="0"/>
                       </a:effectRef>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+                        <w:p w14:paraId="7346896C" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
                           <w:pPr>
                             <w:pStyle w:val="Corpodetexto"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
-                        <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="7412EC7E" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:pStyle w:val="Corpodetexto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                               <w:b/>
                               <w:w w:val="110"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                           </w:pPr>
+                          <w:proofErr w:type="spellStart"/>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                               <w:b/>
                               <w:w w:val="110"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
-                            <w:t>Diversitas Journal</w:t>
+                            <w:t>Diversitas</w:t>
                           </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                              <w:b/>
+                              <w:w w:val="110"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                              <w:b/>
+                              <w:w w:val="110"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                            <w:t>Journal</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
-                        <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="15078C25" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:pStyle w:val="Corpodetexto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                             <w:t>ISSN 2525-5215</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="5D983058" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
-                            <w:t>Volume X, Número Y (xxx./xxx. 202X) p. x – y</w:t>
+                            <w:t>Volume X, Número Y (</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:proofErr w:type="gramStart"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>xxx</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>./</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:proofErr w:type="gramEnd"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>xxx</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>. 202X) p. x – y</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="3283960F" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
                           <w:pPr>
                             <w:pStyle w:val="Corpodetexto"/>
                             <w:spacing w:before="2"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cstheme="minorBidi"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:hyperlink r:id="rId1">
+                          <w:hyperlink r:id="rId2">
                             <w:r>
                               <w:rPr>
                                 <w:rStyle w:val="LinkdaInternet"/>
                                 <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cstheme="minorBidi"/>
                                 <w:u w:val="none"/>
                                 <w:lang w:val="pt-BR"/>
                               </w:rPr>
                               <w:t>https://diversitasjournal.com.br/diversitas_journal</w:t>
                             </w:r>
                           </w:hyperlink>
                         </w:p>
-                        <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+                        <w:p w14:paraId="7D207B1D" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
                           <w:pPr>
                             <w:pStyle w:val="Corpodetexto"/>
                             <w:spacing w:before="2"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="shape_0" ID="Text Box 77" stroked="f" style="position:absolute;margin-left:-45.55pt;margin-top:3.6pt;width:545.05pt;height:58.8pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:margin" wp14:anchorId="4AEA4F94">
-[...2 lines deleted...]
-              <v:textbox>
+            <v:rect w14:anchorId="4AEA4F94" id="Text Box 77" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-45.55pt;margin-top:3.6pt;width:545.15pt;height:58.9pt;z-index:-503316477;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbIOQexwEAAPEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjNhrQL4hTDig4D&#10;hq1otw+QZSkWIIkCpcbO34+SHWeXpw57kWmK55A8pHa3o7PsqDAa8A2/WtWcKS+hM/7Q8B/f79/c&#10;cBaT8J2w4FXDTyry2/3rV7shbNUaerCdQkYkPm6H0PA+pbCtqih75URcQVCeLjWgE4l+8VB1KAZi&#10;d7Za1/WmGgC7gCBVjOS9my75vvBrrWT6pnVUidmGU22pnFjONp/Vfie2BxShN3IuQ/xDFU4YT0kX&#10;qjuRBHtG8xeVMxIhgk4rCa4CrY1UpQfq5qr+o5unXgRVeiFxYlhkiv+PVn49PoUHJBmGELeRzNzF&#10;qNHlL9XHxiLWaRFLjYlJcm7er9c3NWkq6e763fXbTVGzuqADxvRJgWPZaDjSMIpG4vglJspIoeeQ&#10;nMzDvbG2DMR6NuSEv7kp3HpCXQotVjpZleOsf1Sama7Umx1R4qH9aJFN46Z9pGLPQy9kBMiBmtK+&#10;EDtDMlqVLXshfgGV/ODTgnfGA+a1nPqcusuNprEd5zG10J0ekNnPnjYhb/XZwLPRzkam9/DhOYE2&#10;RfLMNMHnDLRXZRLzG8iL++t/ibq81P1PAAAA//8DAFBLAwQUAAYACAAAACEAJ821Jd0AAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU6EMBCG7ya+QzMm3nYLJK4WKRuzhERvunrx1qUViHQKbRfw&#10;7R1P7m0m/5d/vin2qx3YbHzoHUpItwkwg43TPbYSPt7rzQOwEBVqNTg0En5MgH15fVWoXLsF38x8&#10;jC2jEgy5ktDFOOach6YzVoWtGw1S9uW8VZFW33Lt1ULlduBZkuy4VT3ShU6N5tCZ5vt4thIqv9N1&#10;ODxXtfhcqvjyOs0Tn6S8vVmfHoFFs8Z/GP70SR1Kcjq5M+rABgkbkaaESrjPgFEuhKDhRGB2lwAv&#10;C375QfkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWyDkHscBAADxAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJ821Jd0AAAAJAQAADwAAAAAA&#10;AAAAAAAAAAAhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight="0">
+              <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="7346896C" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
                     <w:pPr>
-                      <w:pStyle w:val="Corpodotexto"/>
+                      <w:pStyle w:val="Corpodetexto"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
-[...3 lines deleted...]
-                    </w:r>
                   </w:p>
-                  <w:p>
+                  <w:p w14:paraId="7412EC7E" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
                     <w:pPr>
-                      <w:pStyle w:val="Corpodotexto"/>
+                      <w:pStyle w:val="Corpodetexto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-                        <w:b/>
                         <w:b/>
                         <w:w w:val="110"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                     </w:pPr>
+                    <w:proofErr w:type="spellStart"/>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                         <w:b/>
                         <w:w w:val="110"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
-                      <w:t>Diversitas Journal</w:t>
+                      <w:t>Diversitas</w:t>
                     </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                        <w:b/>
+                        <w:w w:val="110"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                        <w:b/>
+                        <w:w w:val="110"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                      <w:t>Journal</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
-                  <w:p>
+                  <w:p w14:paraId="15078C25" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
                     <w:pPr>
-                      <w:pStyle w:val="Corpodotexto"/>
+                      <w:pStyle w:val="Corpodetexto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t>ISSN 2525-5215</w:t>
                     </w:r>
                   </w:p>
-                  <w:p>
+                  <w:p w14:paraId="5D983058" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
-                      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:eastAsia="Bell MT" w:cs="Bell MT"/>
+                        <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:eastAsia="Bell MT" w:cs="Bell MT" w:ascii="Garamond" w:hAnsi="Garamond"/>
+                        <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
-                      <w:t>Volume X, Número Y (xxx./xxx. 202X) p. x – y</w:t>
+                      <w:t>Volume X, Número Y (</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:proofErr w:type="gramStart"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>xxx</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>./</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:proofErr w:type="gramEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>xxx</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>. 202X) p. x – y</w:t>
                     </w:r>
                   </w:p>
-                  <w:p>
+                  <w:p w14:paraId="3283960F" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
                     <w:pPr>
-                      <w:pStyle w:val="Corpodotexto"/>
-                      <w:spacing w:before="2" w:after="0"/>
+                      <w:pStyle w:val="Corpodetexto"/>
+                      <w:spacing w:before="2"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:eastAsia="Calibri" w:cs="Arial" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
+                        <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cstheme="minorBidi"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:hyperlink r:id="rId2">
+                    <w:hyperlink r:id="rId3">
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="LinkdaInternet"/>
-                          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cstheme="minorBidi"/>
                           <w:u w:val="none"/>
                           <w:lang w:val="pt-BR"/>
                         </w:rPr>
                         <w:t>https://diversitasjournal.com.br/diversitas_journal</w:t>
                       </w:r>
                     </w:hyperlink>
                   </w:p>
-                  <w:p>
+                  <w:p w14:paraId="7D207B1D" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
                     <w:pPr>
-                      <w:pStyle w:val="Corpodotexto"/>
-                      <w:spacing w:before="2" w:after="0"/>
+                      <w:pStyle w:val="Corpodetexto"/>
+                      <w:spacing w:before="2"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
-[...3 lines deleted...]
-                    </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...63 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+  <w:p w14:paraId="17220CB3" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00E12B4B" w:rsidRDefault="00000000">
+  <w:p w14:paraId="104DFD2E" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="2" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="67B72F0D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="2" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="67B72F0D" wp14:editId="1BC4459A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-593725</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>285115</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6954520" cy="46355"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="7" name="Rectangle 76"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6953760" cy="45720"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:ln w="0">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:scrgbClr r="0" g="0" b="0"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:scrgbClr r="0" g="0" b="0"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:scrgbClr r="0" g="0" b="0"/>
                       </a:effectRef>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+                        <w:p w14:paraId="7EE7713B" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:color w:val="000000"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect id="shape_0" ID="Rectangle 76" fillcolor="black" stroked="f" style="position:absolute;margin-left:-46.75pt;margin-top:22.45pt;width:547.5pt;height:3.55pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-horizontal-relative:margin" wp14:anchorId="67B72F0D">
               <v:fill o:detectmouseclick="t" type="solid" color2="white"/>
               <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p>
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
                       <w:spacing w:before="0" w:after="160"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:color w:val="000000"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
+  <w:p w14:paraId="1AF6927F" w14:textId="77777777" w:rsidR="00E12B4B" w:rsidRDefault="00E12B4B">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E12B4B"/>
     <w:rsid w:val="00527185"/>
+    <w:rsid w:val="0058367D"/>
     <w:rsid w:val="006956DE"/>
+    <w:rsid w:val="00796E20"/>
+    <w:rsid w:val="00BD11FC"/>
     <w:rsid w:val="00E12B4B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="13B436EB"/>
   <w15:docId w15:val="{125CCA0D-697F-474A-97EC-EC9DC06DE2D3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8718,94 +10262,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -10378,63 +11926,63 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\Users\yan\Documents\remessa%202\remessa%203\remessa%203\cirle\Downloads\Estilo-APA.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\Users\yan\Documents\remessa%202\remessa%203\remessa%203\cirle\Downloads\Guia_APA_7&#170;Ed._v1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\Users\yan\Documents\remessa%202\remessa%203\remessa%203\cirle\Downloads\treinamento-apa-2020%20(2).pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:\Users\yan\Documents\remessa%202\remessa%203\remessa%203\cirle\Downloads\Guia_APA_7&#170;Ed._v1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000165-000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diversitasjournal.com.br/diversitas_journal" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diversitasjournal.com.br/diversitas_journal" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diversitasjournal.com.br/diversitas_journal" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diversitasjournal.com.br/diversitas_journal" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10675,60 +12223,60 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4FEC494-9E7D-4395-A208-64E351E22864}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2106</Words>
-  <Characters>13314</Characters>
+  <Words>2417</Words>
+  <Characters>13057</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>225</Lines>
-  <Paragraphs>52</Paragraphs>
+  <Lines>108</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15368</CharactersWithSpaces>
+  <CharactersWithSpaces>15444</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cirlene</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>15.0000</vt:lpwstr>