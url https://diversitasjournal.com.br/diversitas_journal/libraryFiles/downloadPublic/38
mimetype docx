--- v0 (2026-05-14)
+++ v1 (2026-11-06)
@@ -1,18820 +1,12318 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...18 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="222B5076" w14:textId="77777777" w:rsidR="00716FC6" w:rsidRPr="002A1782" w:rsidRDefault="00716FC6" w:rsidP="00716FC6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk41336058"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.d2anit59f0z4" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title of article in English (lowercase, bold, Georgia 13 font, centralized)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="72BA9302" w14:textId="42EB9707" w:rsidR="00B0684F" w:rsidRPr="008048B2" w:rsidRDefault="008048B2" w:rsidP="00B0684F">
-[...37 lines deleted...]
-    <w:p w14:paraId="6837A472" w14:textId="15F13D24" w:rsidR="00B0684F" w:rsidRPr="008048B2" w:rsidRDefault="008048B2" w:rsidP="00D911D1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008048B2">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>Title of article in English (lowercase, bold, Georgia 11 font, centralized)</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The title must contain up to 15 words</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AC8F8B" w14:textId="707F3097" w:rsidR="00D911D1" w:rsidRPr="008048B2" w:rsidRDefault="008048B2" w:rsidP="00D911D1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title of article in English (lowercase, bold, Georgia 12 font, centralized)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008048B2">
-[...7 lines deleted...]
-        <w:t>The title must contain up to 15 words</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0B9114" w14:textId="77777777" w:rsidR="00D911D1" w:rsidRPr="008048B2" w:rsidRDefault="00D911D1" w:rsidP="00B0684F">
-[...14 lines deleted...]
-    <w:p w14:paraId="52C96DFA" w14:textId="77777777" w:rsidR="007A049F" w:rsidRPr="002A1782" w:rsidRDefault="00A84CD7" w:rsidP="007A049F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A1782">
-[...46 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PALMARES, Zumbi dos</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; MAHIN, Luiza</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:t>(2)</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148CF520" w14:textId="4DA50DFF" w:rsidR="003C736D" w:rsidRPr="00DA2F2B" w:rsidRDefault="003C736D" w:rsidP="003C736D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA2F2B">
-[...77 lines deleted...]
-        <w:t>Georgia 10</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors (UPPERCASE LAST NAME, bold, Georgia 11, centralized)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA49647" w14:textId="77777777" w:rsidR="00AB6F12" w:rsidRPr="00DA2F2B" w:rsidRDefault="00AB6F12" w:rsidP="00AB6F12">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="61BEAA80" w14:textId="77777777" w:rsidR="00DA2F2B" w:rsidRPr="00DA2F2B" w:rsidRDefault="00DA2F2B" w:rsidP="00C606B3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA2F2B">
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> valid, with the 16 digits as indicated below. </w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors must be identified according to the indication below, Georgia 8, left-aligned, the data must be complete and the Orcid valid, with the 16 digits as indicated below. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E60C313" w14:textId="3F1219D5" w:rsidR="00C85F44" w:rsidRPr="002A1782" w:rsidRDefault="007A049F" w:rsidP="00C606B3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77CE3D0F" wp14:editId="3E096402">
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
             <wp:extent cx="121920" cy="115570"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...4 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="1017039884" name="image4.png"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="0" name="image4.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="121920" cy="115570"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...2 lines deleted...]
-                    <a:noFill/>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="003C736D" w:rsidRPr="002A1782">
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A1782">
-[...214 lines deleted...]
-        <w:r w:rsidR="00C85F44" w:rsidRPr="002A1782">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0000-0000-0000-0000</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Institutional affiliation. City, State (State abbreviation), country. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Corresponding Author </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...3 lines deleted...]
-            <w:szCs w:val="14"/>
+            <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
             <w:u w:val="none"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>E-mail@email.com.br</w:t>
+          <w:t xml:space="preserve">E-mail@email.com.br</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C85F44" w:rsidRPr="002A1782">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712887DE" w14:textId="3F1010E0" w:rsidR="00C606B3" w:rsidRPr="00431A6B" w:rsidRDefault="007A049F" w:rsidP="00C606B3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...19 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="094E6870" wp14:editId="20093DA6">
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
             <wp:extent cx="121920" cy="115570"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...4 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="1017039885" name="image4.png"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="0" name="image4.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="121920" cy="115570"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...2 lines deleted...]
-                    <a:noFill/>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="003C736D" w:rsidRPr="00431A6B">
-[...55 lines deleted...]
-        <w:r w:rsidR="00431A6B" w:rsidRPr="002A1782">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0000-0000-0000-0000</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Institutional affiliation. City, State (State abbreviation), country. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...3 lines deleted...]
-            <w:szCs w:val="14"/>
+            <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
             <w:u w:val="none"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>E-mail@email.com.br</w:t>
+          <w:t xml:space="preserve">E-mail@email.com.br</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00431A6B" w:rsidRPr="002A1782">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF132EE" w14:textId="77777777" w:rsidR="00C85F44" w:rsidRPr="002A1782" w:rsidRDefault="00C85F44" w:rsidP="00C606B3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="523BA1DC" w14:textId="34095602" w:rsidR="00111B86" w:rsidRPr="00431A6B" w:rsidRDefault="003908F9" w:rsidP="00111B86">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
-        <w:pStyle w:val="Text"/>
-[...5 lines deleted...]
-          <w:szCs w:val="14"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A1782">
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The content expressed in this article is the sole responsibility of its authors.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D8EBC2F" wp14:editId="07D6175E">
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>-589280</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-594041</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>251460</wp:posOffset>
+                  <wp:posOffset>246698</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6964680" cy="45085"/>
-[...6 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:extent cx="6974205" cy="54610"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapTopAndBottom distB="0" distT="0"/>
+                <wp:docPr id="1017039879" name=""/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr>
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="3" name="Shape 3"/>
+                      <wps:spPr>
                         <a:xfrm>
-                          <a:off x="0" y="0"/>
+                          <a:off x="1863660" y="3757458"/>
                           <a:ext cx="6964680" cy="45085"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
-                        <a:extLst>
-[...10 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...3 lines deleted...]
-            </w:pict>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-594041</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>246698</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6974205" cy="54610"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapTopAndBottom distB="0" distT="0"/>
+                <wp:docPr id="1017039879" name="image6.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image6.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId10"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6974205" cy="54610"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00431A6B" w:rsidRPr="00431A6B">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="54BD671D" w14:textId="77777777" w:rsidR="003908F9" w:rsidRPr="00431A6B" w:rsidRDefault="003908F9" w:rsidP="00111B86">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
-        <w:pStyle w:val="Text"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-567" w:type="dxa"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="10206.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-567.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7655"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="2268"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="7655"/>
+            <w:gridCol w:w="283"/>
+            <w:gridCol w:w="2268"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="65A38752" w14:textId="77777777" w:rsidTr="00D40371">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="215"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="215" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A B S T R A C T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARTICLE INFORMATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1428" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0129967C" w14:textId="77777777" w:rsidR="00D80B37" w:rsidRPr="002A1782" w:rsidRDefault="00BC6F66" w:rsidP="00D80B37">
-[...20 lines deleted...]
-              <w:t>A B S T R A C T</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Text containing objective, methodological procedures, development/results final considerations/conclusions of the work with a minimum of 150 and a maximum of 250 words in English. Georgia 8 font, single spacing with justified text. It must not contain citations.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Articles outsid the format contained in the official Diversitas Journal template will not be accepted.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="337EC972" w14:textId="77777777" w:rsidR="00D80B37" w:rsidRPr="002A1782" w:rsidRDefault="00D80B37" w:rsidP="00D80B37">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:vertAlign w:val="superscript"/>
-[...12 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Article process</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Submitted: xx/xx/202x      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approved: xx/xx/202x      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Published: xx/xx/202x       </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="pt-BR"/>
-[...5 lines deleted...]
-                <w:b/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="pt-BR"/>
-[...342 lines deleted...]
-              </w:rPr>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07DF311A" wp14:editId="15FD11F4">
+                <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>320040</wp:posOffset>
+                    <wp:posOffset>619125</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>189865</wp:posOffset>
+                    <wp:posOffset>37628</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="676910" cy="238125"/>
-                  <wp:effectExtent l="0" t="0" r="8890" b="9525"/>
-[...7 lines deleted...]
-                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:wrapTopAndBottom distB="0" distT="0"/>
+                  <wp:docPr id="1017039882" name="image2.png"/>
+                  <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1" name="Imagem 1">
-[...4 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="0" name="image2.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12">
-[...6 lines deleted...]
-                          <a:srcRect/>
+                          <a:blip r:embed="rId11"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="676910" cy="238125"/>
                           </a:xfrm>
-                          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-                          </a:ln>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B4E320E" w14:textId="1214362C" w:rsidR="0090414D" w:rsidRPr="002A1782" w:rsidRDefault="0090414D" w:rsidP="0090414D">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="pt-BR"/>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="06EF9013" w14:textId="77777777" w:rsidTr="00D40371">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="508"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="508" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
           </w:tcPr>
-          <w:p w14:paraId="309902F8" w14:textId="77777777" w:rsidR="00BD7E4F" w:rsidRPr="002A1782" w:rsidRDefault="00BD7E4F" w:rsidP="00D80B37">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="283" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
           </w:tcPr>
-          <w:p w14:paraId="7913AC19" w14:textId="77777777" w:rsidR="00BD7E4F" w:rsidRPr="002A1782" w:rsidRDefault="00BD7E4F" w:rsidP="00D80B37">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5468AE8C" w14:textId="41F74DBF" w:rsidR="00BD7E4F" w:rsidRDefault="00F06DB3" w:rsidP="00D80B37">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
-[...18 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keywords</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
-[...9 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Between 3 and 5 keywords, separated by commas, lowercase. Font Georgia 8,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
-[...31 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Right-aligned</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
-[...80 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In English  </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
-[...16 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
-[...33 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
-[...9 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palavras-Chave</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
-[...9 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portuguese Translation of the Keywords</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
-[...28 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Between 3 and 5 keywords, separated by commas, lowercase. Font Georgia 8,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
-[...40 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Right-aligned</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="202"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
-[...87 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Portuguese</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="6D785BFB" w14:textId="77777777" w:rsidTr="00D40371">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="240"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="454" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F76CE85" w14:textId="02D5C86B" w:rsidR="0054190D" w:rsidRPr="002A1782" w:rsidRDefault="00F64FFC" w:rsidP="00D80B37">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>RESUME</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RESUMO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
           </w:tcPr>
-          <w:p w14:paraId="7BDD7ED5" w14:textId="77777777" w:rsidR="00BD7E4F" w:rsidRPr="002A1782" w:rsidRDefault="00BD7E4F" w:rsidP="00111B86">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portuguese Translation of the Abstract. Text containing objective, methodological procedures, development/results final considerations/conclusions of the work with a minimum of 150 and a maximum of 250 words in Portuguese. Georgia 8 font, single spacing with justified text. It must not contain citations.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Articles outsid the format contained in the official Diversitas Journal template will not be accepted.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
           </w:tcPr>
-          <w:p w14:paraId="7B57AC42" w14:textId="77777777" w:rsidR="00BD7E4F" w:rsidRPr="002A1782" w:rsidRDefault="00BD7E4F" w:rsidP="00111B86">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D1CDE5D" w14:textId="77777777" w:rsidR="00DB6408" w:rsidRPr="00497A81" w:rsidRDefault="00DB6408" w:rsidP="00EF32D6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
-        <w:contextualSpacing/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="624CD479" w14:textId="77777777" w:rsidR="0090353F" w:rsidRDefault="0090353F" w:rsidP="00FE2A39">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="523111B8" w14:textId="77777777" w:rsidR="0090353F" w:rsidRDefault="0090353F" w:rsidP="00FE2A39">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7F8F3F1B" w14:textId="6FC9A0FA" w:rsidR="0090353F" w:rsidRDefault="0090353F" w:rsidP="00FE2A39">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introduction (lowercase, bold, Georgia 11 font, left-aligned, unnumbered)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:strike w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0090353F">
-[...31 lines deleted...]
-        <w:t>owercase, bold, Georgia 11 font, left-aligned, unnumbered)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Introduction must contextualize the proposal of the manuscript, justification and objectives. Georgia 11 font, black, 1.5 line spacing for the entire article. Indent the first line of paragraphs by 1.27 cm. The text must follow the </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Psychological Association (APA)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> standards.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D2733D" w14:textId="02F80CF0" w:rsidR="0014466B" w:rsidRPr="0090353F" w:rsidRDefault="0090353F" w:rsidP="00FE2A39">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0090353F">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9BA1A2" w14:textId="77777777" w:rsidR="0014466B" w:rsidRPr="0090353F" w:rsidRDefault="0014466B" w:rsidP="00FE2A39">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citations throughout the manuscript</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Direct quotes of less than 40 words must be incorporated in the text paragraph, in double quotes. E.g.: “Thus, the school left over for the poor, characterized by its assistance and welcoming missions, becomes a caricature of social inclusion” (Libâneo, 2012, p. 23).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Direct quotes </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with more than 40 words</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must appear without quotation marks in a paragraph in block format, indented 2.54 cm from the left margin, justified, font 11, single spacing. E.g.:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="05BFFD7C" w14:textId="765E9D44" w:rsidR="00CE728E" w:rsidRDefault="00FF3487" w:rsidP="00FE2A39">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:left="1440" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3487">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> standards.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transcripts longer than 40 words must be presented with an indentation of 2.54 cm from the left margin, line spacing 1.5, Georgia font 11. The separation of the transcribed passage from the rest of the text is done using only one line of space. (Author, year, p. x or p. y - x).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C43AE2" w14:textId="77777777" w:rsidR="00FF3487" w:rsidRPr="00FF3487" w:rsidRDefault="00FF3487" w:rsidP="00FE2A39">
-[...240 lines deleted...]
-    <w:p w14:paraId="3F8576AA" w14:textId="049E300F" w:rsidR="007571A5" w:rsidRPr="007571A5" w:rsidRDefault="007571A5" w:rsidP="007571A5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="2126"/>
+        <w:ind w:left="2126" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pp. 12 - just one page</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2126" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>12 - just one page</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pp. 12 - 13 - if two continuous pages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E26290D" w14:textId="77777777" w:rsidR="007571A5" w:rsidRPr="007571A5" w:rsidRDefault="007571A5" w:rsidP="007571A5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="2126"/>
+        <w:ind w:left="2126" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007571A5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>pp. 12 - 13 - if two continuous pages</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pp. 12 and 10 - if they are discontinuous pages.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB3F720" w14:textId="1901DB00" w:rsidR="001B5A28" w:rsidRPr="007571A5" w:rsidRDefault="007571A5" w:rsidP="007571A5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="2126"/>
+        <w:ind w:left="2126" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007571A5">
-[...20 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8930" w:type="dxa"/>
+        <w:tblStyle w:val="Table2"/>
+        <w:tblW w:w="8930.0" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="6" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1847"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="1555"/>
+            <w:gridCol w:w="1842"/>
+            <w:gridCol w:w="1843"/>
+            <w:gridCol w:w="1843"/>
+            <w:gridCol w:w="1847"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="4D7282CE" w14:textId="77777777" w:rsidTr="00277107">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BF4D8B8" w14:textId="34161B5C" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="000164F3" w:rsidP="00E60A81">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citation type</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B2B062C" w14:textId="4E4589AF" w:rsidR="00277107" w:rsidRPr="000164F3" w:rsidRDefault="000164F3" w:rsidP="00E60A81">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-              <w:t>First citation in the text</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First citation in the text</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="566B993F" w14:textId="4F250834" w:rsidR="00E07FC9" w:rsidRPr="00E07FC9" w:rsidRDefault="00E07FC9" w:rsidP="00E07FC9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="78E2F920" w14:textId="77777777" w:rsidR="00E07FC9" w:rsidRPr="00E07FC9" w:rsidRDefault="00E07FC9" w:rsidP="00E07FC9">
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quotes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="3C98C596" w14:textId="367C2867" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="00E07FC9" w:rsidP="00E07FC9">
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">subsequent in</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">text</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E032670" w14:textId="4609A886" w:rsidR="00E07FC9" w:rsidRPr="00E07FC9" w:rsidRDefault="00E07FC9" w:rsidP="00E07FC9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="29E64213" w14:textId="77777777" w:rsidR="00E07FC9" w:rsidRPr="00E07FC9" w:rsidRDefault="00E07FC9" w:rsidP="00E07FC9">
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Format between</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="4BE0F238" w14:textId="01818CE7" w:rsidR="00277107" w:rsidRPr="00E07FC9" w:rsidRDefault="00E07FC9" w:rsidP="00E07FC9">
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">parentheses, first</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-              <w:t>quote in text</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">quote in text</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1847" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2744D2BF" w14:textId="3095C68C" w:rsidR="00E07FC9" w:rsidRPr="00E07FC9" w:rsidRDefault="00E07FC9" w:rsidP="00E07FC9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="1655BE82" w14:textId="77777777" w:rsidR="00E07FC9" w:rsidRPr="00E07FC9" w:rsidRDefault="00E07FC9" w:rsidP="00E07FC9">
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Format between</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="727A41E3" w14:textId="77777777" w:rsidR="00E07FC9" w:rsidRPr="00E07FC9" w:rsidRDefault="00E07FC9" w:rsidP="00E07FC9">
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">parentheses, quotes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="0FB9294F" w14:textId="573E984D" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="00E07FC9" w:rsidP="00E07FC9">
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">subsequent in</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">text</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="4BF21C1C" w14:textId="77777777" w:rsidTr="00277107">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D110123" w14:textId="2FA99671" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="000164F3" w:rsidP="00E60A81">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...89 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work of the author</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50656F8F" w14:textId="77777777" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="00277107" w:rsidP="001777AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-              <w:t>Santos (2010)</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santos (2010)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E75A49A" w14:textId="77777777" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="00277107" w:rsidP="001777AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-              <w:t>Santos (2010)</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santos (2010)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6238981C" w14:textId="77777777" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="00277107" w:rsidP="001777AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-              <w:t>(Santos, 2010)</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Santos, 2010)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1847" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30306727" w14:textId="77777777" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="00277107" w:rsidP="001777AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-              <w:t>(Santos, 2010)</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Santos, 2010)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="331A7B97" w14:textId="77777777" w:rsidTr="00277107">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="222D28F4" w14:textId="2C215A70" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="000164F3" w:rsidP="00E60A81">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...89 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work of two authors</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3988D6C2" w14:textId="77777777" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="00277107" w:rsidP="001777AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> (1992)</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alhashim e Arpan (1992)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51A39A35" w14:textId="77777777" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="00277107" w:rsidP="001777AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> (1992)</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alhashim e Arpan (1992)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C5FB2E8" w14:textId="77777777" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="00277107" w:rsidP="001777AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> 1992)</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Alhashim &amp; Arpan 1992)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1847" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E5F24FA" w14:textId="77777777" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="00277107" w:rsidP="001777AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> 1992)</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Alhashim &amp; Arpan 1992)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="31CADC04" w14:textId="77777777" w:rsidTr="00277107">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A04117F" w14:textId="372F088D" w:rsidR="00277107" w:rsidRPr="000164F3" w:rsidRDefault="000164F3" w:rsidP="00E60A81">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-              <w:t>Work by three or more authors</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work by three or more authors</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="291FED1C" w14:textId="77777777" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="00277107" w:rsidP="001777AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-              <w:t>Ford et al. (2003)</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ford et al. (2003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48D818F2" w14:textId="77777777" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="00277107" w:rsidP="001777AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-              <w:t>Ford et al. (2003)</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ford et al. (2003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2541EA96" w14:textId="77777777" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="00277107" w:rsidP="001777AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-              <w:t>(Ford et al., 2002)</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Ford et al., 2002)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1847" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CD13AD5" w14:textId="77777777" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="00277107" w:rsidP="001777AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-              <w:t>(Ford et al., 2002)</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Ford et al., 2002)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="43744366" w14:textId="77777777" w:rsidTr="00277107">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CFA1372" w14:textId="77777777" w:rsidR="000164F3" w:rsidRPr="000164F3" w:rsidRDefault="000164F3" w:rsidP="000164F3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="10C8CE64" w14:textId="77777777" w:rsidR="000164F3" w:rsidRPr="000164F3" w:rsidRDefault="000164F3" w:rsidP="000164F3">
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entities (identified by</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="4E6748D0" w14:textId="02A27ADE" w:rsidR="00277107" w:rsidRPr="000164F3" w:rsidRDefault="000164F3" w:rsidP="000164F3">
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">abbreviations) as</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-              <w:t>authors</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">authors</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B6138B7" w14:textId="77777777" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="00277107" w:rsidP="001777AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-              <w:t>Instituto de Pesquisa Econômica Aplicada (IPEA, 2010)</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instituto de Pesquisa Econômica Aplicada (IPEA, 2010)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BC9A691" w14:textId="77777777" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="00277107" w:rsidP="001777AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-              <w:t>IPEA (2010)</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPEA (2010)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5207B34F" w14:textId="77777777" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="00277107" w:rsidP="001777AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-              <w:t>[IPEA], 2010)</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Instituto de Pesquisa Econômica Aplicada</w:t>
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">[IPEA], 2010)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1847" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C76C51B" w14:textId="77777777" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="00277107" w:rsidP="001777AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-              <w:t>(IPEA, 2010)</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(IPEA, 2010)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32B6AF84" w14:textId="77777777" w:rsidR="00B14304" w:rsidRPr="002A1782" w:rsidRDefault="00B14304" w:rsidP="00B14304">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0556D8FF" w14:textId="2ECEDFDC" w:rsidR="00CE418F" w:rsidRPr="00E07FC9" w:rsidRDefault="00E07FC9" w:rsidP="00CE418F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E07FC9">
-[...11 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note 1:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Do not use the terms </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E07FC9">
-[...31 lines deleted...]
-        <w:t>, and others. They are not part of the APA standards</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apud, op. cit, id. ibid.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and others. They are not part of the APA standards</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045AE889" w14:textId="77777777" w:rsidR="00CE418F" w:rsidRPr="00E07FC9" w:rsidRDefault="00CE418F" w:rsidP="00E07FC9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2A3DAAF8" w14:textId="5D494056" w:rsidR="00A44FBE" w:rsidRPr="00E07FC9" w:rsidRDefault="00E07FC9" w:rsidP="00CE418F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E07FC9">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Note 2: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E07FC9">
-[...5 lines deleted...]
-        <w:t>Including elements in a direct quote</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Including elements in a direct quote</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="Table3"/>
+        <w:tblW w:w="9060.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1421"/>
         <w:gridCol w:w="7639"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="1421"/>
+            <w:gridCol w:w="7639"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="000D7355" w14:paraId="41ED6883" w14:textId="77777777" w:rsidTr="005971A0">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD6B610" w14:textId="1C4FCD2B" w:rsidR="00A44FBE" w:rsidRPr="002A1782" w:rsidRDefault="00A44FBE" w:rsidP="004A3170">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...10 lines deleted...]
-              <w:t>[  ]</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[  ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7041E77A" w14:textId="77777777" w:rsidR="000D7355" w:rsidRPr="000D7355" w:rsidRDefault="000D7355" w:rsidP="000D7355">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="2B5A145B" w14:textId="77777777" w:rsidR="000D7355" w:rsidRPr="000D7355" w:rsidRDefault="000D7355" w:rsidP="000D7355">
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interpolations (explanation), additions or comments.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="77137E9E" w14:textId="5441BC70" w:rsidR="004A3170" w:rsidRPr="000D7355" w:rsidRDefault="000D7355" w:rsidP="007C3890">
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...32 lines deleted...]
-              <w:t>, 2013, p. 30).</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ex.: There were also prostitutes. . . [who] after cutting the men with whom they had slept with a razor, but who refused to pay for the program, [they ended up being sentenced to internment in an asylum] (Arbex, 2013, p. 30).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="000D7355" w14:paraId="2836D97E" w14:textId="77777777" w:rsidTr="005971A0">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="0D50C1B4" w14:textId="77777777" w:rsidR="00A44FBE" w:rsidRPr="002A1782" w:rsidRDefault="004A3170" w:rsidP="004A3170">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="4BCF3FD5" w14:textId="169444AF" w:rsidR="007C3890" w:rsidRPr="002A1782" w:rsidRDefault="000D7355" w:rsidP="004A3170">
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. . .</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...56 lines deleted...]
-              <w:t xml:space="preserve"> points</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">With spacing between points</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="755A6DFC" w14:textId="77777777" w:rsidR="000D7355" w:rsidRPr="000D7355" w:rsidRDefault="000D7355" w:rsidP="000D7355">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="293A625F" w14:textId="77777777" w:rsidR="000D7355" w:rsidRPr="000D7355" w:rsidRDefault="000D7355" w:rsidP="000D7355">
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allows you to omit words from the text. Do not use at the beginning or end of sentences.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="68D0AAD7" w14:textId="3FDC99DF" w:rsidR="004A3170" w:rsidRPr="000D7355" w:rsidRDefault="000D7355" w:rsidP="000D7355">
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...32 lines deleted...]
-              <w:t>, 2013, p. 30)</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ex.: There were also prostitutes. . . [who] after cutting the men with whom they had slept with a razor, but who refused to pay for the program, [they ended up sentenced to internment in an asylum] (Arbex, 2013, p. 30)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="000D7355" w14:paraId="71599E54" w14:textId="77777777" w:rsidTr="005971A0">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="5B427304" w14:textId="16D33690" w:rsidR="00A44FBE" w:rsidRPr="002A1782" w:rsidRDefault="007C3890" w:rsidP="004A3170">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...11 lines deleted...]
-              <w:t>[Sic]</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Sic]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1F433BCB" w14:textId="75B7167B" w:rsidR="00A44FBE" w:rsidRPr="000D7355" w:rsidRDefault="000D7355" w:rsidP="00A44FBE">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...12 lines deleted...]
-              <w:t>Indicates error in the original text.</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indicates error in the original text.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E3817B3" w14:textId="77777777" w:rsidR="00A44FBE" w:rsidRPr="000D7355" w:rsidRDefault="00A44FBE" w:rsidP="00856068">
-[...12 lines deleted...]
-    <w:p w14:paraId="54F0313F" w14:textId="0A4B1555" w:rsidR="00153990" w:rsidRPr="002A1782" w:rsidRDefault="005038AA" w:rsidP="002058BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005038AA">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Note 3: </w:t>
       </w:r>
-      <w:r w:rsidRPr="005038AA">
-[...4 lines deleted...]
-        <w:t>Other cases</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other cases</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="Table4"/>
+        <w:tblW w:w="9060.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4530"/>
         <w:gridCol w:w="4530"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="4530"/>
+            <w:gridCol w:w="4530"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="7DE724E5" w14:textId="77777777" w:rsidTr="00CE418F">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7771DFE8" w14:textId="77777777" w:rsidR="005038AA" w:rsidRPr="005038AA" w:rsidRDefault="005038AA" w:rsidP="005038AA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="4D7D5CE4" w14:textId="66A7D199" w:rsidR="001C5A9C" w:rsidRPr="005038AA" w:rsidRDefault="005038AA" w:rsidP="005038AA">
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Different authors with the same surnames.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...14 lines deleted...]
-              <w:t>Include the authors' initials in all citations in the text, even if the year of publication is different.</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Include the authors' initials in all citations in the text, even if the year of publication is different.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E52A82E" w14:textId="57C3BC93" w:rsidR="001C5A9C" w:rsidRPr="002A1782" w:rsidRDefault="001C5A9C" w:rsidP="00636BDF">
-[...31 lines deleted...]
-              <w:t>(O. Barbosa, 1980)</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(C. Barbosa, 1958)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(O. Barbosa, 1980)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="6504C651" w14:textId="77777777" w:rsidTr="00CE418F">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73083B0D" w14:textId="77777777" w:rsidR="005038AA" w:rsidRPr="005038AA" w:rsidRDefault="005038AA" w:rsidP="005038AA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="277F54C3" w14:textId="1DCE630D" w:rsidR="001C5A9C" w:rsidRPr="005038AA" w:rsidRDefault="005038AA" w:rsidP="005038AA">
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Different authors with the same surnames and initials.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...14 lines deleted...]
-              <w:t>Include all names in all citations, even if the year of publication is different.</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Include all names in all citations, even if the year of publication is different.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1D660B" w14:textId="12CA6AC8" w:rsidR="00270042" w:rsidRPr="002A1782" w:rsidRDefault="00270042" w:rsidP="00636BDF">
-[...63 lines deleted...]
-              <w:t>(Pierre Janet, 1906)</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Petter Janet, 1976)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Pierre Janet, 1906)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="4A5BD1A6" w14:textId="77777777" w:rsidTr="00CE418F">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0338FB74" w14:textId="037E97E2" w:rsidR="001C5A9C" w:rsidRPr="005038AA" w:rsidRDefault="005038AA" w:rsidP="00636BDF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...14 lines deleted...]
-              <w:t>Publication by the same author with the same date.</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publication by the same author with the same date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FBF8AD8" w14:textId="77777777" w:rsidR="00836D4C" w:rsidRPr="002A1782" w:rsidRDefault="00836D4C" w:rsidP="00636BDF">
-[...11 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(Santos, 2010a) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E887569" w14:textId="77777777" w:rsidR="00836D4C" w:rsidRPr="002A1782" w:rsidRDefault="00836D4C" w:rsidP="00636BDF">
-[...11 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(Santos, 2010b) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BDCA10D" w14:textId="04DD0EB7" w:rsidR="00836D4C" w:rsidRPr="002A1782" w:rsidRDefault="00836D4C" w:rsidP="00636BDF">
-[...11 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(Almeida &amp; Santos, 2018a) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F8A2D7E" w14:textId="0C498BB9" w:rsidR="00836D4C" w:rsidRPr="002A1782" w:rsidRDefault="00836D4C" w:rsidP="00636BDF">
-[...47 lines deleted...]
-              <w:t>, s.d.-a, s.d.-b)</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Almeida &amp; Santos, 2018b)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Calazans, s.d.-a, s.d.-b)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="26C5232F" w14:textId="77777777" w:rsidTr="00CE418F">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33D53616" w14:textId="77777777" w:rsidR="003B4638" w:rsidRDefault="003B4638" w:rsidP="00636BDF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Several documents by the same author, different dates. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F86B6BB" w14:textId="44FEB122" w:rsidR="001C5A9C" w:rsidRPr="003B4638" w:rsidRDefault="003B4638" w:rsidP="00636BDF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...14 lines deleted...]
-              <w:t>Organizing in chronological order by separating the dates with a comma.</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organizing in chronological order by separating the dates with a comma.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="157327BB" w14:textId="77777777" w:rsidR="00134CBC" w:rsidRPr="002A1782" w:rsidRDefault="00134CBC" w:rsidP="00636BDF">
-[...11 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(Pereira, 1989, 1991, 1995) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E1CED37" w14:textId="3E3E6520" w:rsidR="001C5A9C" w:rsidRPr="002A1782" w:rsidRDefault="00134CBC" w:rsidP="00636BDF">
-[...14 lines deleted...]
-              <w:t>Pereira (1989, 1991, 1995)</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pereira (1989, 1991, 1995)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="63003ADF" w14:textId="77777777" w:rsidTr="00CE418F">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD6C209" w14:textId="77777777" w:rsidR="003B4638" w:rsidRDefault="003B4638" w:rsidP="00636BDF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Several authors cited simultaneously. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73E3917F" w14:textId="1B4C6D71" w:rsidR="001C5A9C" w:rsidRPr="003B4638" w:rsidRDefault="003B4638" w:rsidP="00636BDF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> in alphabetical order.</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organizing in alphabetical order.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11CE79D1" w14:textId="69D6B532" w:rsidR="00134CBC" w:rsidRPr="002A1782" w:rsidRDefault="00134CBC" w:rsidP="00636BDF">
-[...83 lines deleted...]
-              <w:t xml:space="preserve"> (2000)</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Santos et al., 2011; Figueira, 2002; Rocha &amp; Linton, 2000) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santos et al. (2011), Figueira (2002) e Rocha e Linton (2000)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B5F083A" w14:textId="77777777" w:rsidR="00153990" w:rsidRPr="002A1782" w:rsidRDefault="00153990" w:rsidP="00B14304">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:b/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6188B763" w14:textId="77777777" w:rsidR="00153990" w:rsidRPr="002A1782" w:rsidRDefault="00153990" w:rsidP="00B14304">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:b/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0C02B62A" w14:textId="17BD6141" w:rsidR="003B4638" w:rsidRDefault="003B4638" w:rsidP="002058BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B4638">
-[...4 lines deleted...]
-        <w:t>Throughout the manuscript, tables, graphs, maps, figures and visual resources in general must be presented centralized, indicated in the body of the text, numbered, with title above (Georgia 11) and font, placed as a note (Georgia 8 - in italics). Images must have a minimum resolution of 300X300, size between 6 x12 cm, in PNG or JPG format.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Throughout the manuscript, tables, graphs, maps, figures and visual resources in general must be presented centralized, indicated in the body of the text, numbered, with title above (Georgia 11) and font, placed as a note (Georgia 8 - in italics). Images must have a minimum resolution of 300X300, size between 6 x12 cm, in PNG or JPG format.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736614CE" w14:textId="4EFE5FFA" w:rsidR="002D66F3" w:rsidRPr="003B4638" w:rsidRDefault="001F3E76" w:rsidP="002058BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B4638">
-[...32 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examples:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47FDD1E0" w14:textId="294DD35E" w:rsidR="00960470" w:rsidRPr="003B4638" w:rsidRDefault="001F3E76" w:rsidP="0052044B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B4638">
-[...28 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E391B9F" w14:textId="2A2DBC64" w:rsidR="001F3E76" w:rsidRPr="003B4638" w:rsidRDefault="0052044B" w:rsidP="0052044B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A1782">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activities developed at X  School</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FF8FB5F" wp14:editId="05B00F62">
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>2275332</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1802447</wp:posOffset>
                 </wp:positionH>
-                <wp:positionV relativeFrom="page">
-                  <wp:posOffset>6162167</wp:posOffset>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>250190</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1670050" cy="774065"/>
-[...4 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:extent cx="2154555" cy="1468755"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapTopAndBottom distB="0" distT="0"/>
+                <wp:docPr id="1017039881" name=""/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
+                      <wps:cNvPr id="5" name="Shape 5"/>
                       <wps:spPr>
                         <a:xfrm>
-                          <a:off x="0" y="0"/>
-                          <a:ext cx="1670050" cy="774065"/>
+                          <a:off x="4275073" y="3051973"/>
+                          <a:ext cx="2141855" cy="1456055"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln cap="flat" cmpd="sng" w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="42719B"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="8000"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
+                        </a:ln>
                       </wps:spPr>
-                      <wps:style>
-[...18 lines deleted...]
-                        </a:prstTxWarp>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...3 lines deleted...]
-            </w:pict>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1802447</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>250190</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2154555" cy="1468755"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapTopAndBottom distB="0" distT="0"/>
+                <wp:docPr id="1017039881" name="image8.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image8.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId10"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2154555" cy="1468755"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="003B4638" w:rsidRPr="003B4638">
-[...31 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2C9814B0" w14:textId="7D5DEF97" w:rsidR="00BE0BCB" w:rsidRPr="003B4638" w:rsidRDefault="0052044B" w:rsidP="0052044B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:i/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Analysis of samples x collected in the laboratory</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table5"/>
+        <w:tblW w:w="3544.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="2769.0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:color="7f7f7f" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="7f7f7f" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1416"/>
+        <w:gridCol w:w="2128"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="1416"/>
+            <w:gridCol w:w="2128"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B4638">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="en-US"/>
-[...21 lines deleted...]
-        <w:t>:</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D80444" w14:textId="77777777" w:rsidR="0052044B" w:rsidRPr="003B4638" w:rsidRDefault="0052044B" w:rsidP="002058BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="615E6353" w14:textId="4D5BCD1B" w:rsidR="00BE0BCB" w:rsidRPr="003B4638" w:rsidRDefault="001F3E76" w:rsidP="0052044B">
-[...317 lines deleted...]
-    <w:p w14:paraId="2EF22809" w14:textId="77777777" w:rsidR="00FA4D74" w:rsidRPr="001C3ACF" w:rsidRDefault="00FA4D74" w:rsidP="002058BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Same format for charts, graphs, maps and other visual resources. All notes must be formatted as </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">footnotes</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. It is advisable to avoid them, only use when explanation is necessary.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="16ACBBB7" w14:textId="77777777" w:rsidR="001C3ACF" w:rsidRDefault="001C3ACF" w:rsidP="001C3ACF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C3ACF">
-[...4 lines deleted...]
-        <w:t>Same format for charts, graphs, maps and other visual resources.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The development is a fundamental part of the manuscript, it is important that the exposition of the text in an argumentative set is presented in a detailed and orderly manner. Thus, it is suggested that it be divided into topic and subtopics.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793CE910" w14:textId="3E246E6A" w:rsidR="006200FB" w:rsidRPr="001C3ACF" w:rsidRDefault="001C3ACF" w:rsidP="001C3ACF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C3ACF">
-[...4 lines deleted...]
-        <w:t>All notes must be formatted as footnotes. It is advisable to avoid them, only use when explanation is necessary.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The development of the work, the fundamental discussions, methodological procedures must be presented (it must present in detail how the study was carried out, the type of study, the identification of the main characteristics of the research) and the results. Considering the requirements of different scientific areas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C5F104" w14:textId="474C6D9B" w:rsidR="003C736D" w:rsidRPr="002A1782" w:rsidRDefault="001C3ACF" w:rsidP="002058BE">
-[...22 lines deleted...]
-    <w:p w14:paraId="03B9C20C" w14:textId="77777777" w:rsidR="001C3ACF" w:rsidRPr="001C3ACF" w:rsidRDefault="001C3ACF" w:rsidP="002058BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C3ACF">
-[...4 lines deleted...]
-        <w:t>The development is a fundamental part of the manuscript, it is important that the exposition of the text in an argumentative set is presented in a detailed and orderly manner. Thus, it is suggested that it be divided into topic and subtopics.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Georgia 11 font, black, 1.5 line spacing for the entire article. Indent the first line of paragraphs by 1.27 cm. The text must follow the </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Psychological Association (APA)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> standards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A60E25" w14:textId="0A314E39" w:rsidR="00FB540A" w:rsidRDefault="00FB540A" w:rsidP="002058BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB540A">
-[...18 lines deleted...]
-        <w:t>the requirements of different scientific areas.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373B01AB" w14:textId="30A7FD34" w:rsidR="002058BE" w:rsidRDefault="00FB540A" w:rsidP="002058BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Topics (lowercase, bold, Georgia 11 font, left-aligned, unnumbered)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB540A">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Georgia 11 font, black, 1.5 line spacing for the entire article. Indent the first line of paragraphs by 1.27 cm. The text must follow the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB540A">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> standards.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Psychological Association (APA) </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">standards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A97E25" w14:textId="77777777" w:rsidR="00FB540A" w:rsidRPr="00FB540A" w:rsidRDefault="00FB540A" w:rsidP="002058BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subtopics (lowercase, bold italics, Georgia 11 font, left-aligned, unnumbered)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Georgia 11 font, black, 1.5 line spacing for the entire article. Indent the first line of paragraphs by 1.27 cm. The text must follow the </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Psychological Association (APA) </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">standards.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1684880E" w14:textId="67B315B9" w:rsidR="00FB540A" w:rsidRPr="00FB540A" w:rsidRDefault="00FB540A" w:rsidP="00FB540A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
       <w:pPr>
-        <w:rPr>
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB540A">
-[...27 lines deleted...]
-        <w:t>case, bold, Georgia 11 font, left-aligned, unnumbered)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A054AA6" w14:textId="77777777" w:rsidR="00FB540A" w:rsidRDefault="00FB540A" w:rsidP="00FB540A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Final considerations/</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusions (lowercase, bold, Georgia 11 font, left-aligned, unnumbered)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB540A">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Georgia 11 font, black, 1.5 line spacing for the entire article. Indent the first line of paragraphs by 1.27 cm. The text must follow the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB540A">
-[...7 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">American Psychological Association (APA) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB540A">
-[...5 lines deleted...]
-        <w:t>standards.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">standards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C10E60A" w14:textId="66D99585" w:rsidR="00110ADB" w:rsidRPr="001C4979" w:rsidRDefault="00FB540A" w:rsidP="002058BE">
-[...17 lines deleted...]
-    <w:p w14:paraId="170AF51C" w14:textId="77777777" w:rsidR="001C4979" w:rsidRDefault="001C4979" w:rsidP="001C4979">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3B1F6BC0" w14:textId="08828010" w:rsidR="001C4979" w:rsidRPr="001C4979" w:rsidRDefault="001C4979" w:rsidP="001C4979">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C4979">
-[...30 lines deleted...]
-        <w:t>case, bold italics, Georgia 11 font, left-aligned, unnumbered)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funding agency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3C12E0" w14:textId="77777777" w:rsidR="001C4979" w:rsidRDefault="001C4979" w:rsidP="001C4979">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB540A">
-[...25 lines deleted...]
-        <w:t>standards.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State whether the work was supported by any funding agency (if not, this section can be disregarded).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5F603D" w14:textId="0FFF1778" w:rsidR="00856068" w:rsidRPr="002A1782" w:rsidRDefault="001C4979" w:rsidP="002058BE">
-[...51 lines deleted...]
-    <w:p w14:paraId="6413FCF1" w14:textId="6DDB99CA" w:rsidR="00F30981" w:rsidRPr="002A1782" w:rsidRDefault="00F30981" w:rsidP="002058BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="138D210B" w14:textId="03EBE14C" w:rsidR="001C4979" w:rsidRPr="001C4979" w:rsidRDefault="001C4979" w:rsidP="001C4979">
-[...63 lines deleted...]
-    <w:p w14:paraId="5822B30C" w14:textId="77777777" w:rsidR="001C4979" w:rsidRDefault="001C4979" w:rsidP="001C4979">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="ff0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB540A">
-[...25 lines deleted...]
-        <w:t>standards.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ethical statement </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="ff0000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(for articles involving interviews, the use of animals, or approval from an ethics committee for human or animal research)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2109D66A" w14:textId="2DD60366" w:rsidR="00DB6408" w:rsidRPr="002A1782" w:rsidRDefault="001C4979" w:rsidP="002058BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This study was conducted in accordance with the ethical principles applicable to scientific research. Participation was voluntary, based on free and informed consent; anonymity, data confidentiality, and the right to withdraw at any time were guaranteed. All sources used have been duly cited, ensuring academic integrity and adherence to research ethics standards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11735B2E" w14:textId="77777777" w:rsidR="001777AF" w:rsidRPr="002A1782" w:rsidRDefault="001777AF" w:rsidP="002058BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5C023673" w14:textId="77777777" w:rsidR="00B235A7" w:rsidRDefault="001C4979" w:rsidP="002058BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B235A7">
-[...5 lines deleted...]
-        <w:t>Funding agency</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conflict of interest statement</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5CD2FE" w14:textId="78D9F112" w:rsidR="00793E8D" w:rsidRPr="00B235A7" w:rsidRDefault="00B235A7" w:rsidP="002058BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:contextualSpacing/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B235A7">
-[...4 lines deleted...]
-        <w:t>State whether the work was supported by any funding agency (if not, this section can be disregarded).</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The authors declare that they have no financial, commercial, personal, or academic relationships that could be perceived as influencing the results or interpretation of this manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F31ADC5" w14:textId="77777777" w:rsidR="009B5914" w:rsidRPr="00B235A7" w:rsidRDefault="009B5914" w:rsidP="00D70AF5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artificial intelligence use declaration</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generative artificial intelligence tools were used solely for linguistic editing, reference standardization, and improvement of textual clarity. The tools were not employed to generate ideas, hypotheses, interpretations, analyses, results, or scientific conclusions. The authors confirm that the manuscript contains no fabricated, manipulated, or fully AI‑generated content, and that all information has been manually verified. The authors assume full ethical and scientific responsibility for the final content.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-6"/>
+        <w:ind w:left="-6" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0FE44260" w14:textId="2BE4D18E" w:rsidR="00D70AF5" w:rsidRPr="00B235A7" w:rsidRDefault="00D70AF5" w:rsidP="00D70AF5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-6"/>
+        <w:ind w:left="-6" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Calibri"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B235A7">
-[...15 lines deleted...]
-        <w:t>ENCES</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D6A1FD" w14:textId="07A812F6" w:rsidR="00D70AF5" w:rsidRPr="00B235A7" w:rsidRDefault="00B235A7" w:rsidP="00B235A7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
       <w:pPr>
-        <w:spacing w:line="25" w:lineRule="atLeast"/>
-        <w:ind w:left="11"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="11" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B235A7">
-[...21 lines deleted...]
-        <w:t>, unnumbered)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Uppercase, bold, Georgia 11 font, centralized, unnumbered)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0062F0" w14:textId="77777777" w:rsidR="00B235A7" w:rsidRDefault="00B235A7" w:rsidP="002A1782">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="11" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B235A7">
-[...111 lines deleted...]
-        <w:t xml:space="preserve"> 10.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E14FD9" w14:textId="2C6A4E58" w:rsidR="001C2194" w:rsidRPr="0020634C" w:rsidRDefault="0020634C" w:rsidP="002A1782">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="11" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020634C">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> references that have been cited throughout the text should be inserted. References must be indicated in alphabetical order by the authors' surname, according to APA rules and formatting indicated below.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References must follow the rules of the </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Psychological Association (APA).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Single spacing and no space between references. Georgia font 11.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55695078" w14:textId="77777777" w:rsidR="0020634C" w:rsidRDefault="0020634C" w:rsidP="002A1782">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="11" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020634C">
-[...4 lines deleted...]
-        <w:t>Recurring problems such as: cited and unlisted references, and their inverse; incomplete; using a format other than the one indicated will be returned to the authors.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Only</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> references that have been cited throughout the text should be inserted. References must be indicated in alphabetical order by the authors' surname, according to APA rules and formatting indicated below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1042416D" w14:textId="77777777" w:rsidR="005163CC" w:rsidRDefault="0020634C" w:rsidP="005163CC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="11" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020634C">
-[...4 lines deleted...]
-        <w:t>Follow the reference organization model indicated below.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recurring problems such as: cited and unlisted references, and their inverse; incomplete; using a format other than the one indicated will be returned to the authors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514EDD9A" w14:textId="41BEB96B" w:rsidR="008D1EA2" w:rsidRPr="005163CC" w:rsidRDefault="005163CC" w:rsidP="005163CC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="11" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005163CC">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> here, see updated APA manuals.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Follow the reference organization model indicated below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4962D0B8" w14:textId="30CB5EFF" w:rsidR="00434FFD" w:rsidRPr="002A1782" w:rsidRDefault="005163CC" w:rsidP="00C63288">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="11" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For situations not approached here, see updated APA manuals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="11" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005163CC">
-[...5 lines deleted...]
-        <w:t>REFERENCE MODELS - GENERAL RULES</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REFERENCE MODELS - GENERAL RULES</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="Table6"/>
+        <w:tblW w:w="9060.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="1575"/>
         <w:gridCol w:w="4229"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="3256"/>
+            <w:gridCol w:w="1575"/>
+            <w:gridCol w:w="4229"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="008048B2" w14:paraId="70C0A434" w14:textId="77777777" w:rsidTr="00AD08EA">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78D30384" w14:textId="4B469FF3" w:rsidR="00ED712C" w:rsidRPr="002A1782" w:rsidRDefault="00375292" w:rsidP="00D95E39">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...35 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Left alignment</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="35CF6774" w14:textId="59F227E5" w:rsidR="00ED712C" w:rsidRPr="002A1782" w:rsidRDefault="00ED712C" w:rsidP="00B278BD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
             <w:pPr>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...134 lines deleted...]
-              <w:t xml:space="preserve">https://periodicos.ifal.edu.br/diversitas_journal/article/view/1219. </w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suruagy, D. C., Ayastuy, A. C., Almeida, J. P. (2020). A utilização do jogo eletrônico nas aulas de Geografia: relatos de experiência. </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversitas Journal</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 5(3), 2026-2038, jul./set.2020. https://periodicos.ifal.edu.br/diversitas_journal/article/view/1219. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="0EB2E7DB" w14:textId="77777777" w:rsidTr="00AD08EA">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="296861A4" w14:textId="03B8BC14" w:rsidR="00ED712C" w:rsidRPr="002A1782" w:rsidRDefault="00375292" w:rsidP="00D95E39">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...75 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alphabetical order by author</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
           </w:tcPr>
-          <w:p w14:paraId="7740DEDE" w14:textId="399A95A3" w:rsidR="00ED712C" w:rsidRPr="002A1782" w:rsidRDefault="00ED712C" w:rsidP="00703937">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="00375292" w14:paraId="4F4E7595" w14:textId="77777777" w:rsidTr="00AD08EA">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0075841F" w14:textId="531CEB9E" w:rsidR="00ED712C" w:rsidRPr="00375292" w:rsidRDefault="00375292" w:rsidP="00D95E39">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-              <w:t>Highlight of titles or journal is italicized</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Highlight of titles or journal is italicized</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
           </w:tcPr>
-          <w:p w14:paraId="1B2E03A4" w14:textId="7A6B5CD0" w:rsidR="00ED712C" w:rsidRPr="00375292" w:rsidRDefault="00ED712C" w:rsidP="00703937">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="00375292" w14:paraId="212EE3FF" w14:textId="77777777" w:rsidTr="00AD08EA">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1001A827" w14:textId="47AFF206" w:rsidR="00ED712C" w:rsidRPr="00375292" w:rsidRDefault="00375292" w:rsidP="00D95E39">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-              <w:t>Indentation of subsequent lines is 1.27cm</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indentation of subsequent lines is 1.27cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
           </w:tcPr>
-          <w:p w14:paraId="5554618B" w14:textId="03D48629" w:rsidR="00ED712C" w:rsidRPr="00375292" w:rsidRDefault="00ED712C" w:rsidP="00703937">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="347F97C0" w14:textId="77777777" w:rsidTr="00AD08EA">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EED6097" w14:textId="76DD49FB" w:rsidR="00ED712C" w:rsidRPr="002A1782" w:rsidRDefault="00375292" w:rsidP="008D1EA2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Single space between lines</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
           </w:tcPr>
-          <w:p w14:paraId="609E5068" w14:textId="0B2B8A45" w:rsidR="00ED712C" w:rsidRPr="002A1782" w:rsidRDefault="00ED712C" w:rsidP="00703937">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="00B45016" w14:paraId="5E74282B" w14:textId="77777777" w:rsidTr="00AD08EA">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">et al is not used in the references, </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">it is necessary to cite all the authors.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41F8B7A8" w14:textId="674DBEA9" w:rsidR="00ED712C" w:rsidRPr="00375292" w:rsidRDefault="00375292" w:rsidP="00D95E39">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...23 lines deleted...]
-              <w:t>it is necessary to cite all the authors.</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Two (2) to twenty (20) authors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surname and initials of all authors. Indicate all authors up to 20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1575" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge w:val="continue"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DAA7162" w14:textId="0E875554" w:rsidR="00ED712C" w:rsidRPr="002A1782" w:rsidRDefault="005163CC" w:rsidP="003964EB">
-[...71 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The last author is preceded by &amp;.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4229" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ECCB623" w14:textId="34FD80F2" w:rsidR="00ED712C" w:rsidRPr="00B45016" w:rsidRDefault="00B45016" w:rsidP="00703937">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> and initials of all authors. Indicate all authors up to 20.</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neves, L., Coelho, L. S., Esteves, A., Barbosa, A., Madeira, E., Oliveira, J., Cardoso, J., Gonçalves, T., &amp; Barbosa, G.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="00B45016" w14:paraId="6F4673C7" w14:textId="77777777" w:rsidTr="00AD08EA">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2935D017" w14:textId="77777777" w:rsidR="00ED712C" w:rsidRPr="00B45016" w:rsidRDefault="00ED712C" w:rsidP="00D95E39">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1575" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="107CCD5D" w14:textId="77777777" w:rsidR="00ED712C" w:rsidRPr="00B45016" w:rsidRDefault="00ED712C" w:rsidP="003964EB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Twenty-one (21) or more authors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Author's Surname and Initials 1 through Author's Surname and Initials 19, … (ellipsis) Last Author's Surname and Initials.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4229" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
           </w:tcPr>
-          <w:p w14:paraId="1EDF1572" w14:textId="591733DB" w:rsidR="00ED712C" w:rsidRPr="00B45016" w:rsidRDefault="00B45016" w:rsidP="00727EAF">
-[...15 lines deleted...]
-              <w:t>The last author is preceded by &amp;.</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kalney, E., Kanamitsu, M., Kistler, R., Collins, W., Deaven, D., Gandin, L., Iredell, M., Saha, S., White, G., Woollen, J., Zhu, Y., Chelliah, M., Ebisuzaki, W., Higgins, W., Janowiak, K., Mo, K. C., Ropelewski, C., Wang, J., Leetmaa, A., ... Joseph, D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="014B364B" w14:textId="77777777" w:rsidTr="00AD08EA">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
-            <w:vMerge/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB8EB37" w14:textId="77777777" w:rsidR="00ED712C" w:rsidRPr="00B45016" w:rsidRDefault="00ED712C" w:rsidP="00D95E39">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If there is no reference to the date of publication in the work, the abbreviation n.d. is used (means no date, without date)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1575" w:type="dxa"/>
-            <w:vMerge/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="032488EB" w14:textId="39EF0423" w:rsidR="00ED712C" w:rsidRPr="00B45016" w:rsidRDefault="00ED712C" w:rsidP="003964EB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peres, A. (s.d.). Normas da APA. https://sites.google.com/site/alexandreperes/normas-daapa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete book</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data relating to the edition are presented as they appear in the source and are only mentioned from the 2nd edition onwards.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You must use the superscript option</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does not include editing location</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4229" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA558C5" w14:textId="1B960785" w:rsidR="00ED712C" w:rsidRPr="002A1782" w:rsidRDefault="00ED712C" w:rsidP="00703937">
-[...13 lines deleted...]
-              <w:t>Neves, L., Coelho, L. S., Esteves, A., Barbosa, A., Madeira, E., Oliveira, J., Cardoso, J., Gonçalves, T., &amp; Barbosa, G.</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luck, H. (2010). </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liderança em gestão escolar</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. (4</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ed.). Vozes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ornelas, M. M. G. (2000). </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perícia contábil</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ed.). Atlas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="6489A3F8" w14:textId="77777777" w:rsidTr="00AD08EA">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
-            <w:vMerge/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D6E929E" w14:textId="77777777" w:rsidR="00ED712C" w:rsidRPr="002A1782" w:rsidRDefault="00ED712C" w:rsidP="00D95E39">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-book</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1575" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C6AA124" w14:textId="77777777" w:rsidR="003964EB" w:rsidRPr="002A1782" w:rsidRDefault="003964EB" w:rsidP="003964EB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Author – follows the format already indicated.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When the author is Institutions and Entities, follow the model below, full names without the acronym, followed by the year of publication.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titles in English must appear translated in parentheses.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">URL or DOI, without adding “Retrieved from:” or “Available from:” before the link</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Psychological Association. (2020). Publication manual of the American Psychological Association [Manual de publicação da Associação Americana de Psicologia]. (7th ed.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="none"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">https://doi.org/10.1037/0000165-000</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliotecas do Politécnico de Leiria (s.d.). </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guia para elaboração de citações e referências bibliográficas – Normas APA 7ª edição.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="none"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">file:///C:/Users/cirle/Downloads/Guia_APA_7%C2%AAEd._v1.pdf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...68 lines deleted...]
-              <w:t>more authors</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Book chapters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4229" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3055BEE8" w14:textId="0A3D9EFC" w:rsidR="00ED712C" w:rsidRPr="002A1782" w:rsidRDefault="00B45016" w:rsidP="00727EAF">
-[...130 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Book title (italics)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do not put a period between the title and the edit in parentheses, nor after the DOI or URL, if any</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000103">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you have two publishers, separate them with a semicolon (;)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000104">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Souza, J. C. O. (2017). Professor, é pra copiar? O recurso lúdico nas aulas de Geografia como mediador da aprendizagem na educação básica. In:, J. P. Almeida, D. R. Calazans, E. P. Almeida, C. J. S. Santos (orgs.), </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensinando Geografia na educação básica: práticas docentes em sala de aula</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. (pp. 145-171). Edufal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="03DA1646" w14:textId="77777777" w:rsidTr="00AD08EA">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
-            <w:vMerge/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F644B32" w14:textId="77777777" w:rsidR="00ED712C" w:rsidRPr="002A1782" w:rsidRDefault="00ED712C" w:rsidP="00D95E39">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Government Institution</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1575" w:type="dxa"/>
-            <w:vMerge/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15A5786F" w14:textId="269FF485" w:rsidR="00ED712C" w:rsidRPr="002A1782" w:rsidRDefault="00ED712C" w:rsidP="00703937">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ministério da Saúde. (2014). Guia alimentar para a população brasileira (2ª ed.). Secretaria de Atenção à Saúde, Departamento de Atenção Básica. https://bvsms.saude.gov.br/bvs/publicacoes/guia_alimentar_po pulacao_brasileira_2ed.pdf</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other situations follow the instructions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Articles in scientific journals</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4229" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="080A07CE" w14:textId="5C971B43" w:rsidR="00ED712C" w:rsidRPr="002A1782" w:rsidRDefault="00ED712C" w:rsidP="00703937">
-[...239 lines deleted...]
-              <w:t>, A., ... Joseph, D.</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regarding the volume and the number, put whatever there is. Having only the number, it appears between ( )</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sobrenome autor, X. Y. (ano). Título do artigo. Título do periódico, v (n), pp. DOI ou URL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="6A225853" w14:textId="77777777" w:rsidTr="00AD08EA">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="609523E4" w14:textId="75F0A666" w:rsidR="00D95E39" w:rsidRPr="007A454A" w:rsidRDefault="007A454A" w:rsidP="00D95E39">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> date)</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic works</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TCC, Dissertations, Theses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0340DB1B" w14:textId="39762E7D" w:rsidR="00D95E39" w:rsidRPr="002A1782" w:rsidRDefault="00B278BD" w:rsidP="00B278BD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
             <w:pPr>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-              <w:t>Peres, A. (s.d.). Normas da APA. https://sites.google.com/site/alexandreperes/normas-daapa</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sobrenome, A. A. (Ano). Título do TCC, da dissertação ou tese [Trabalho de Conclusão de Curso, Dissertação de mestrado ou Tese de doutoramento, Nome da Instituição]. Nome da base de dados ou repositório. https://...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="350248BC" w14:textId="77777777" w:rsidTr="00AD08EA">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0854CA4D" w14:textId="1322220D" w:rsidR="007A454A" w:rsidRPr="007A454A" w:rsidRDefault="007A454A" w:rsidP="007A454A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...81 lines deleted...]
-              <w:t>Does not include editing location</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Articles or materials in newspapers/magazines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB8003E" w14:textId="24CAD2D2" w:rsidR="00E8003D" w:rsidRPr="002A1782" w:rsidRDefault="00E8003D" w:rsidP="00355103">
-[...194 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">with authorship:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sobrenome, K. (ano, dia mês). Título do artigo. Título do Jornal [em itálico], v. [em itálico] (n.), p. URL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011A">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011B">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No authorship:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011C">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Título da matéria.  (ano, dia mês). Título do Jornal em itálico, v. (n.), p. URL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011D">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="008048B2" w14:paraId="6D82B7CD" w14:textId="77777777" w:rsidTr="00AD08EA">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="563C3F81" w14:textId="1ECE61C8" w:rsidR="00B278BD" w:rsidRPr="002A1782" w:rsidRDefault="007A454A" w:rsidP="007A454A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-              <w:t>E-book</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Events in general: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000120">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meetings, symposia, congresses, lectures, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2235DA22" w14:textId="77777777" w:rsidR="00B45016" w:rsidRPr="00B45016" w:rsidRDefault="00B45016" w:rsidP="00B45016">
-[...94 lines deleted...]
-          <w:p w14:paraId="5CEE692D" w14:textId="77777777" w:rsidR="00B278BD" w:rsidRPr="002A1782" w:rsidRDefault="00B278BD" w:rsidP="004E47AD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000121">
             <w:pPr>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...169 lines deleted...]
-          <w:p w14:paraId="4A7C603B" w14:textId="77777777" w:rsidR="002A1782" w:rsidRPr="002A1782" w:rsidRDefault="002A1782" w:rsidP="004E47AD">
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Year, day month: complete information</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000122">
             <w:pPr>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="1855E126" w14:textId="77777777" w:rsidR="002A1782" w:rsidRPr="002A1782" w:rsidRDefault="002A1782" w:rsidP="002A1782">
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type of contribution: Oral communication, panel presentation, banner, conference, etc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000123">
             <w:pPr>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...53 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000124">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sobrenome, Y. (ano, dia mês). Título [Tipo de contribuição]. Nome do evento, Local. URL ou DOI.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="394D7DF7" w14:textId="77777777" w:rsidTr="00AD08EA">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E5ECD09" w14:textId="5B349A01" w:rsidR="00E50959" w:rsidRPr="002A1782" w:rsidRDefault="007A454A" w:rsidP="00AD08EA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000126">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...25 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social networks</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000127">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fecebook, Instagram, Linkedin, Tweet</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="282D502A" w14:textId="77777777" w:rsidR="00B45016" w:rsidRPr="00B45016" w:rsidRDefault="00B45016" w:rsidP="00B45016">
-[...67 lines deleted...]
-          <w:p w14:paraId="4CB8909F" w14:textId="60BD6E5C" w:rsidR="00AD08EA" w:rsidRPr="002A1782" w:rsidRDefault="00AD08EA" w:rsidP="00AD08EA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000128">
             <w:pPr>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...109 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social network page: indicate where it was taken: Intagran profile; Facebook profile, etc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012A">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sobrenome, W. X. ou Nome do Grupo (@perfil). (s.d.) Pagina Inicial [pagina da rede social]. Nome do site. Recuperado em: dia, mês, ano – por extenso.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012B">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="7189097D" w14:textId="77777777" w:rsidTr="00AD08EA">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62676DCF" w14:textId="09CCB8F8" w:rsidR="009237B6" w:rsidRPr="002A1782" w:rsidRDefault="007A454A" w:rsidP="003964EB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...36 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Website</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34EC8A79" w14:textId="48E473D6" w:rsidR="003964EB" w:rsidRPr="002A1782" w:rsidRDefault="00AD08EA" w:rsidP="003964EB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012E">
             <w:pPr>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-[...11 lines deleted...]
-              <w:t>Ministério da Saúde. (2014). Guia alimentar para a população brasileira (2ª ed.). Secretaria de Atenção à Saúde, Departamento de Atenção Básica. https://bvsms.saude.gov.br/bvs/publicacoes/guia_alimentar_po pulacao_brasileira_2ed.pdf</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surname, U.Z. or Institution/Organization. (Year month day). Document title [italics]. Website name*. https://...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012F">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000130">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Omit site name when author and site name have the same name.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="007A454A" w14:paraId="4CE680E3" w14:textId="77777777" w:rsidTr="00E04140">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9060" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04084909" w14:textId="09777203" w:rsidR="00E04140" w:rsidRPr="007A454A" w:rsidRDefault="007A454A" w:rsidP="00E04140">
-[...1 lines deleted...]
-              <w:ind w:left="720" w:hanging="720"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000132">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...85 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YouTube</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34ABBEDB" w14:textId="2812F5E8" w:rsidR="00E04140" w:rsidRDefault="00B45016" w:rsidP="00E04140">
-[...39 lines deleted...]
-          <w:p w14:paraId="5937DAAE" w14:textId="5147E9D8" w:rsidR="00E04140" w:rsidRPr="002A1782" w:rsidRDefault="00E04140" w:rsidP="003964EB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000133">
             <w:pPr>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...26 lines deleted...]
-              <w:t>no). Título do artigo. Título do periódico, v (n), pp. DOI ou URL</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sobrenome, W. Q. [Nome de utilizador web - se disponível]. (Ano, Mês Dia). Título do vídeo [itálico]. [Vídeo]. YouTube ou nome de site. https://...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="28161110" w14:textId="77777777" w:rsidTr="00AD08EA">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AA2A564" w14:textId="25EA08C5" w:rsidR="008612DC" w:rsidRPr="008612DC" w:rsidRDefault="008612DC" w:rsidP="008612DC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000135">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...46 lines deleted...]
-              <w:t>TCC, Dissertations, Theses</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blog</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5BB406" w14:textId="57F108C1" w:rsidR="00C57195" w:rsidRPr="002A1782" w:rsidRDefault="00C57195" w:rsidP="00C57195">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000136">
             <w:pPr>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...10 lines deleted...]
-              <w:t>Sobrenome, A. A. (Ano). Título do TCC, da dissertação ou tese [Trabalho de Conclusão de Curso, Dissertação de mestrado ou Tese de doutoramento, Nome da Instituição]. Nome da base de dados ou repositório. https://...</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sobrenome, X. K. (Ano, Mês Dia). Título do post. Nome do blogue [itálico]. https://...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="6EC6C70F" w14:textId="77777777" w:rsidTr="00AD08EA">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0881831A" w14:textId="7DD56212" w:rsidR="00E04140" w:rsidRPr="008612DC" w:rsidRDefault="008612DC" w:rsidP="003964EB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000138">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...14 lines deleted...]
-              <w:t>Articles or materials in newspapers/magazines</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legislation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000139">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Law / Decree-Law / Order / Ordinance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F364EDA" w14:textId="77777777" w:rsidR="00B734E1" w:rsidRDefault="00B734E1" w:rsidP="00AD08EA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013A">
             <w:pPr>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...46 lines deleted...]
-          <w:p w14:paraId="02EDA176" w14:textId="1CBE6506" w:rsidR="00E04140" w:rsidRPr="002A1782" w:rsidRDefault="00E04140" w:rsidP="00AD08EA">
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portaria nº 517/2008 do Ministério da Economia e da Inovação. (2018). Diário da República: I Série, nº 121/08. https//…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013B">
             <w:pPr>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...93 lines deleted...]
-          <w:p w14:paraId="7157CD0F" w14:textId="77777777" w:rsidR="00E04140" w:rsidRPr="002A1782" w:rsidRDefault="00E04140" w:rsidP="00AD08EA">
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013C">
             <w:pPr>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1062 lines deleted...]
-              <w:t>).</w:t>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In text (Portaria n. 516, 2008).</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="292846E7" w14:textId="5D1A92FC" w:rsidR="00434FFD" w:rsidRPr="008612DC" w:rsidRDefault="008612DC" w:rsidP="00991A64">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:iCs/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008612DC">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: For the structuring of the guidelines based on the APA, the following references were consulted:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4E66BB" w14:textId="77777777" w:rsidR="00FD1A5C" w:rsidRPr="002A1782" w:rsidRDefault="00FD1A5C" w:rsidP="0068780B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000140">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000141">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A1782">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pontifícia Universidade Católica de Minas Gerais - Sistema Integrado de Biblioteca (2020). </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A1782">
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aplicabilidade das Normas de APA para Formatação de Artigos Científicos de acordo com atualizações da 7ª edição</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="002A1782">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="0563c1"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>file:///C:/Users/cirle/Downloads/treinamento-apa-2020%20(2).pdf</w:t>
+          <w:t xml:space="preserve">file:///C:/Users/cirle/Downloads/treinamento-apa-2020%20(2).pdf</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="56C7E228" w14:textId="77777777" w:rsidR="00FD1A5C" w:rsidRPr="002A1782" w:rsidRDefault="00FD1A5C" w:rsidP="0068780B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000142">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A1782">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bibliotecas do Politécnico de Leiria (s.d.). </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A1782">
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guia para elaboração de citações e referências bibliográficas – Normas APA 7ª edição.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="002A1782">
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...3 lines deleted...]
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="0563c1"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>file:///C:/Users/cirle/Downloads/Guia_APA_7%C2%AAEd._v1.pdf</w:t>
+          <w:t xml:space="preserve">file:///C:/Users/cirle/Downloads/Guia_APA_7%C2%AAEd._v1.pdf</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="130B8C2A" w14:textId="70C2D609" w:rsidR="00632C94" w:rsidRPr="002A1782" w:rsidRDefault="00FD1A5C" w:rsidP="0068780B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000143">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A1782">
-[...54 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sistema de Bibliotecas da Universidade de Brasília (SiB-UnB) - Biblioteca Central Coordenadoria de Atendimento ao Usuário Setor de Referência (2021). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estilo APA Regras gerais para citações, referências e formatação</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00632C94" w:rsidRPr="002A1782">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="0563c1"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>file:///C:/Users/cirle/Downloads/Estilo-APA.pdf</w:t>
+          <w:t xml:space="preserve">file:///C:/Users/cirle/Downloads/Estilo-APA.pdf</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6677F3FA" w14:textId="77777777" w:rsidR="00632C94" w:rsidRPr="002A1782" w:rsidRDefault="00632C94" w:rsidP="0068780B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000144">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00632C94" w:rsidRPr="002A1782" w:rsidSect="00527146">
-[...9 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000145">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data availability</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000146">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The data supporting the results of this research are contained in their entirety within the article itself. Or, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000147">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset supporting the results of this research is publicly available in the [Name of Institution] Institutional Repository, under the identifier/DOI [insert link or DOI code]. Or, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000148">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The data underlying this study have been deposited in the [Name of Repository] repository and can be accessed publicly at [insert URL or DOI].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000149">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsible editors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="ff0000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(to be completed by the editors)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference r:id="rId17" w:type="default"/>
+      <w:headerReference r:id="rId18" w:type="first"/>
+      <w:headerReference r:id="rId19" w:type="even"/>
+      <w:footerReference r:id="rId20" w:type="default"/>
+      <w:footerReference r:id="rId21" w:type="first"/>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+      <w:pgMar w:bottom="1418" w:top="1100" w:left="1418" w:right="1418" w:header="709" w:footer="709"/>
+      <w:pgNumType w:start="1"/>
+      <w:titlePg w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...111 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Times New Roman"/>
+  <w:font w:name="Georgia"/>
   <w:font w:name="Garamond">
-    <w:panose1 w:val="02020404030301010803"/>
-[...10 lines deleted...]
-    <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="075549E8" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRDefault="00B0684F" w:rsidP="00AE34F0">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000158">
     <w:pPr>
-      <w:pStyle w:val="Rodap"/>
-      <w:ind w:left="-851"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="-851" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000159">
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tabelacomgrade"/>
-[...1 lines deleted...]
-      <w:tblInd w:w="-709" w:type="dxa"/>
+      <w:tblStyle w:val="Table9"/>
+      <w:tblW w:w="6658.0" w:type="dxa"/>
+      <w:jc w:val="left"/>
+      <w:tblInd w:w="-709.0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
       </w:tblBorders>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="0400"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6658"/>
+      <w:tblGridChange w:id="0">
+        <w:tblGrid>
+          <w:gridCol w:w="6658"/>
+        </w:tblGrid>
+      </w:tblGridChange>
     </w:tblGrid>
-    <w:tr w:rsidR="00B0684F" w14:paraId="16E145C1" w14:textId="77777777" w:rsidTr="00E574AF">
+    <w:tr>
+      <w:trPr>
+        <w:cantSplit w:val="0"/>
+        <w:tblHeader w:val="0"/>
+      </w:trPr>
       <w:tc>
-        <w:tcPr>
-[...2 lines deleted...]
-        <w:p w14:paraId="55541CCA" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRPr="0041027A" w:rsidRDefault="00E574AF" w:rsidP="006A21D8">
+        <w:tcPr/>
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015A">
           <w:pPr>
-            <w:pStyle w:val="Cabealho"/>
+            <w:keepNext w:val="0"/>
+            <w:keepLines w:val="0"/>
+            <w:pageBreakBefore w:val="0"/>
+            <w:widowControl w:val="1"/>
+            <w:pBdr>
+              <w:top w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:space="0" w:sz="0" w:val="nil"/>
+              <w:between w:space="0" w:sz="0" w:val="nil"/>
+            </w:pBdr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tabs>
+              <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+              <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+            <w:jc w:val="left"/>
             <w:rPr>
-              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-              <w:i/>
+              <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
-              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...1 lines deleted...]
-              <w:noProof/>
+              <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:lang w:eastAsia="pt-BR"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60489DDC" wp14:editId="5CDCF788">
-[...6 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <wp:inline distB="0" distT="0" distL="0" distR="0">
+                <wp:extent cx="203671" cy="182456"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:docPr id="1017039886" name="image3.png"/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 2"/>
-[...2 lines deleted...]
-                        </pic:cNvPicPr>
+                        <pic:cNvPr id="0" name="image3.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
-                      <pic:blipFill rotWithShape="1">
-[...8 lines deleted...]
-                        <a:stretch/>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1"/>
+                        <a:srcRect b="5215" l="23557" r="23551" t="4819"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr bwMode="auto">
+                      <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="203671" cy="182456"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
-[...10 lines deleted...]
-                        </a:extLst>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
-          <w:r w:rsidRPr="00ED3BB3">
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
-              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-              <w:i/>
+              <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00B0684F" w:rsidRPr="00D40371">
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
-              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-              <w:i/>
+              <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">DOI: </w:t>
+            <w:t xml:space="preserve">DOI: xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="006A21D8" w:rsidRPr="00D40371">
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
-              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-              <w:szCs w:val="16"/>
+              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5B3DC4D1" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRPr="00AE34F0" w:rsidRDefault="00B0684F" w:rsidP="00AE34F0">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015B">
     <w:pPr>
-      <w:pStyle w:val="Rodap"/>
-      <w:ind w:left="-851"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="-851" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014D">
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tabelacomgrade"/>
-      <w:tblW w:w="9162" w:type="dxa"/>
+      <w:tblStyle w:val="Table7"/>
+      <w:tblW w:w="9162.0" w:type="dxa"/>
+      <w:jc w:val="left"/>
       <w:tblBorders>
-        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
       </w:tblBorders>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="0400"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9162"/>
+      <w:tblGridChange w:id="0">
+        <w:tblGrid>
+          <w:gridCol w:w="9162"/>
+        </w:tblGrid>
+      </w:tblGridChange>
     </w:tblGrid>
-    <w:tr w:rsidR="00B0684F" w:rsidRPr="00B70B16" w14:paraId="5B1B9A0A" w14:textId="77777777" w:rsidTr="00793E8D">
+    <w:tr>
       <w:trPr>
-        <w:trHeight w:val="149"/>
+        <w:cantSplit w:val="0"/>
+        <w:trHeight w:val="149" w:hRule="atLeast"/>
+        <w:tblHeader w:val="0"/>
       </w:trPr>
       <w:tc>
-        <w:tcPr>
-[...2 lines deleted...]
-        <w:p w14:paraId="2F96F1DB" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRPr="00D40371" w:rsidRDefault="00E574AF" w:rsidP="005A7068">
+        <w:tcPr/>
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014E">
           <w:pPr>
             <w:ind w:right="-392"/>
             <w:rPr>
-              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-              <w:i/>
+              <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D40371">
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
-              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-              <w:i/>
+              <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
+              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">Nome dos autores </w:t>
-[...8 lines deleted...]
-            <w:t>separados por ponto virgula</w:t>
+            <w:t xml:space="preserve">Nome dos autores separados por ponto virgula</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4CC9219E" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRPr="0041027A" w:rsidRDefault="00B0684F" w:rsidP="00E05844">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014F">
           <w:pPr>
-            <w:pStyle w:val="Cabealho"/>
+            <w:keepNext w:val="0"/>
+            <w:keepLines w:val="0"/>
+            <w:pageBreakBefore w:val="0"/>
+            <w:widowControl w:val="1"/>
+            <w:pBdr>
+              <w:top w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:space="0" w:sz="0" w:val="nil"/>
+              <w:between w:space="0" w:sz="0" w:val="nil"/>
+            </w:pBdr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tabs>
+              <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+              <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+            <w:jc w:val="left"/>
             <w:rPr>
-              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-              <w:i/>
+              <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4CF16433" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRDefault="00B0684F">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000150">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000151">
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tabelacomgrade"/>
-[...1 lines deleted...]
-      <w:tblInd w:w="4538" w:type="dxa"/>
+      <w:tblStyle w:val="Table8"/>
+      <w:tblW w:w="4533.0" w:type="dxa"/>
+      <w:jc w:val="left"/>
+      <w:tblInd w:w="4538.0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
       </w:tblBorders>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="0400"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4533"/>
+      <w:tblGridChange w:id="0">
+        <w:tblGrid>
+          <w:gridCol w:w="4533"/>
+        </w:tblGrid>
+      </w:tblGridChange>
     </w:tblGrid>
-    <w:tr w:rsidR="00B0684F" w:rsidRPr="00C36DFF" w14:paraId="7AF49FE0" w14:textId="77777777" w:rsidTr="00C36DFF">
+    <w:tr>
+      <w:trPr>
+        <w:cantSplit w:val="0"/>
+        <w:tblHeader w:val="0"/>
+      </w:trPr>
       <w:tc>
-        <w:tcPr>
-[...2 lines deleted...]
-        <w:p w14:paraId="370CA3CC" w14:textId="6364F820" w:rsidR="00B0684F" w:rsidRPr="00C36DFF" w:rsidRDefault="00B0684F" w:rsidP="000A3852">
+        <w:tcPr/>
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000152">
           <w:pPr>
-            <w:pStyle w:val="Cabealho"/>
+            <w:keepNext w:val="0"/>
+            <w:keepLines w:val="0"/>
+            <w:pageBreakBefore w:val="0"/>
+            <w:widowControl w:val="1"/>
+            <w:pBdr>
+              <w:top w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:space="0" w:sz="0" w:val="nil"/>
+              <w:between w:space="0" w:sz="0" w:val="nil"/>
+            </w:pBdr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tabs>
+              <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+              <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-              <w:i/>
+              <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C36DFF">
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
-              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-              <w:i/>
+              <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
+              <w:u w:val="none"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t>DIVERSITAS JOURNAL. Santana do Ipanema/</w:t>
-[...44 lines deleted...]
-            <w:t>, 2022</w:t>
+            <w:t xml:space="preserve">DIVERSITAS JOURNAL. Santana do Ipanema/AL, Y(x), 2022</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="15A63B41" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRPr="00AE34F0" w:rsidRDefault="00B0684F" w:rsidP="003908F9">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000153">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3896DD02" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRDefault="003C736D" w:rsidP="00527146">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000154">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:top w:color="000000" w:space="1" w:sz="4" w:val="single"/>
       </w:pBdr>
-      <w:spacing w:before="90"/>
-      <w:ind w:left="142" w:right="198"/>
+      <w:spacing w:before="90" w:lineRule="auto"/>
+      <w:ind w:left="142" w:right="198" w:firstLine="0"/>
       <w:jc w:val="center"/>
+      <w:rPr/>
     </w:pPr>
-    <w:r>
-[...3 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr/>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B493D5E" wp14:editId="73C44079">
+        <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>-25400</wp:posOffset>
+            <wp:posOffset>-183298</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>90170</wp:posOffset>
+          <wp:positionV relativeFrom="margin">
+            <wp:posOffset>-1015639</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="681990" cy="677545"/>
-[...21 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:extent cx="838835" cy="675640"/>
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
+          <wp:docPr descr="Logotipo, nome da empresa&#10;&#10;O conteúdo gerado por IA pode estar incorreto." id="1017039883" name="image1.jpg"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Imagem 3"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr descr="Logotipo, nome da empresa&#10;&#10;O conteúdo gerado por IA pode estar incorreto." id="0" name="image1.jpg"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...6 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="681990" cy="677545"/>
+                    <a:ext cx="838835" cy="675640"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...5 lines deleted...]
-                  </a:ln>
+                  <a:prstGeom prst="rect"/>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00730FCF">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...3 lines deleted...]
-        <w:lang w:eastAsia="pt-BR"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AEA4F94" wp14:editId="19FBB0B7">
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="margin">
-                <wp:posOffset>-578458</wp:posOffset>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-576260</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>45622</wp:posOffset>
+                <wp:posOffset>20638</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6922394" cy="746760"/>
-              <wp:effectExtent l="0" t="0" r="12065" b="15240"/>
+              <wp:extent cx="6950969" cy="775335"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="8" name="Text Box 77"/>
-[...3 lines deleted...]
-              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <wp:docPr id="1017039878" name=""/>
+              <a:graphic>
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr/>
+                    <wps:cNvPr id="2" name="Shape 2"/>
+                    <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="0"/>
+                        <a:off x="1884803" y="3406620"/>
                         <a:ext cx="6922394" cy="746760"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="24110ADA" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRDefault="00B0684F" w:rsidP="00AE34F0">
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                           <w:pPr>
-                            <w:pStyle w:val="Corpodetexto"/>
-[...2 lines deleted...]
-                            </w:rPr>
+                            <w:spacing w:after="0" w:before="0" w:line="240"/>
+                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="left"/>
+                            <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
-                        <w:p w14:paraId="3CDA1CFF" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRPr="008048B2" w:rsidRDefault="00B0684F" w:rsidP="00C61822">
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                           <w:pPr>
-                            <w:pStyle w:val="Corpodetexto"/>
+                            <w:spacing w:after="0" w:before="0" w:line="240"/>
+                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                             <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...1 lines deleted...]
-                              <w:w w:val="110"/>
+                              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:vertAlign w:val="baseline"/>
+                            </w:rPr>
+                          </w:r>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                              <w:b w:val="1"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
+                              <w:color w:val="000000"/>
                               <w:sz w:val="24"/>
-                              <w:szCs w:val="24"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                          </w:pPr>
-[...20 lines deleted...]
-                            <w:t xml:space="preserve"> Journal</w:t>
+                            <w:t xml:space="preserve">Diversitas Journal</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="16972746" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRPr="008048B2" w:rsidRDefault="00B0684F" w:rsidP="00C61822">
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                           <w:pPr>
-                            <w:pStyle w:val="Corpodetexto"/>
+                            <w:spacing w:after="0" w:before="0" w:line="240"/>
+                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                             <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                              <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                              <w:b w:val="1"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                          </w:pPr>
-                          <w:r w:rsidRPr="008048B2">
+                          </w:r>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                              <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                            <w:t>ISSN 2525-5215</w:t>
+                            <w:t xml:space="preserve">ISSN 2525-5215</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="3FCA6A97" w14:textId="2AB9905C" w:rsidR="00B0684F" w:rsidRPr="008048B2" w:rsidRDefault="00B0684F" w:rsidP="00C61822">
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                           <w:pPr>
-                            <w:pBdr>
-[...6 lines deleted...]
-                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:spacing w:after="0" w:before="0" w:line="240"/>
+                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                             <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                              <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
-                              <w:szCs w:val="16"/>
-                              <w:lang w:val="en-US"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                          </w:pPr>
-                          <w:r w:rsidRPr="008048B2">
+                          </w:r>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                              <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
-                              <w:szCs w:val="16"/>
-                              <w:lang w:val="en-US"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Volume </w:t>
+                            <w:t xml:space="preserve">Volume 11, Number Special 1 (Mar./Apr. 2026) p. x – y</w:t>
                           </w:r>
-                          <w:r w:rsidR="006647D3" w:rsidRPr="008048B2">
+                        </w:p>
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:before="2.0000000298023224" w:line="240"/>
+                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                              <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
-                              <w:szCs w:val="16"/>
-                              <w:lang w:val="en-US"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                            <w:t>X</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="008048B2">
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
-                              <w:color w:val="000000"/>
+                              <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
+                              <w:color w:val="0563c1"/>
                               <w:sz w:val="16"/>
-                              <w:szCs w:val="16"/>
-                              <w:lang w:val="en-US"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                            <w:t>, N</w:t>
-[...111 lines deleted...]
-                            <w:t>) p. x – y</w:t>
+                            <w:t xml:space="preserve">https://diversitasjournal.com.br/diversitas_journal</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="53680B9B" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRPr="00D20FB2" w:rsidRDefault="00000000" w:rsidP="00AE34F0">
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                           <w:pPr>
-                            <w:pStyle w:val="Corpodetexto"/>
-                            <w:spacing w:before="2"/>
+                            <w:spacing w:after="0" w:before="2.0000000298023224" w:line="240"/>
+                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                             <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cstheme="minorBidi"/>
-                              <w:lang w:val="pt-BR"/>
+                              <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
+                              <w:color w:val="0563c1"/>
+                              <w:sz w:val="16"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                          </w:pPr>
-[...20 lines deleted...]
-                          </w:pPr>
+                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                    <wps:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-[...263 lines deleted...]
-          </w:pict>
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-576260</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>20638</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6950969" cy="775335"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1017039878" name="image5.png"/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image5.png"/>
+                      <pic:cNvPicPr preferRelativeResize="0"/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId2"/>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6950969" cy="775335"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0EA9732A" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRDefault="00B0684F">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000155">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="15B3D925" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRDefault="00B0684F">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000156">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00730FCF">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...3 lines deleted...]
-        <w:lang w:eastAsia="pt-BR"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67B72F0D" wp14:editId="7994E601">
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="margin">
-                <wp:posOffset>-593725</wp:posOffset>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-601660</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>285115</wp:posOffset>
+                <wp:posOffset>261938</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6953250" cy="45085"/>
-[...6 lines deleted...]
-              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <wp:extent cx="6981825" cy="73660"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapTopAndBottom distB="0" distT="0"/>
+              <wp:docPr id="1017039880" name=""/>
+              <a:graphic>
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr>
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr/>
+                    <wps:cNvPr id="4" name="Shape 4"/>
+                    <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="0"/>
+                        <a:off x="1869375" y="3757458"/>
                         <a:ext cx="6953250" cy="45085"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...10 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="63A8936D" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRDefault="00B0684F" w:rsidP="00C37825">
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                           <w:pPr>
+                            <w:spacing w:after="160" w:before="0" w:line="258.0000114440918"/>
+                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                             <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                    <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-[...12 lines deleted...]
-          </w:pict>
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-601660</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>261938</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6981825" cy="73660"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapTopAndBottom distB="0" distT="0"/>
+              <wp:docPr id="1017039880" name="image7.png"/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image7.png"/>
+                      <pic:cNvPicPr preferRelativeResize="0"/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId2"/>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6981825" cy="73660"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2F9E0D7A" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRDefault="00B0684F">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000157">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...3819 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...16 lines deleted...]
-  </w:endnotePr>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:evenAndOddHeaders w:val="1"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...381 lines deleted...]
-  <w:themeFontLang w:val="pt-BR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{46438F29-E791-4511-A4DC-7A7C234C2524}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...379 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo1Char"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BD7E4F"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="1"/>
+      <w:spacing w:after="60" w:before="240" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:kern w:val="32"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo2Char"/>
-[...4 lines deleted...]
-    <w:rsid w:val="008A1CFA"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="1"/>
+      <w:spacing w:after="60" w:before="240" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo3Char"/>
-[...4 lines deleted...]
-    <w:rsid w:val="008A1CFA"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="1"/>
+      <w:spacing w:after="60" w:before="240" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Ttulo4Char"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008A1CFA"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      <w:outlineLvl w:val="3"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Fontepargpadro" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+  <w:style w:type="table" w:styleId="Tabelanormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+  <w:style w:type="numbering" w:styleId="Semlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00905389"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+  <w:style w:type="character" w:styleId="CabealhoChar" w:customStyle="1">
     <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00905389"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00905389"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+  <w:style w:type="character" w:styleId="RodapChar" w:customStyle="1">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00905389"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CorpodetextoChar"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00905389"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
+  <w:style w:type="character" w:styleId="CorpodetextoChar" w:customStyle="1">
     <w:name w:val="Corpo de texto Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Corpodetexto"/>
     <w:rsid w:val="00905389"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00905389"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0563c1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text">
+  <w:style w:type="paragraph" w:styleId="Text" w:customStyle="1">
     <w:name w:val="Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00111B86"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
       <w:ind w:firstLine="202"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00AE34F0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:left w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:bottom w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:right w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideH w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+  <w:style w:type="character" w:styleId="Ttulo1Char" w:customStyle="1">
     <w:name w:val="Título 1 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00BD7E4F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Calibri Light" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:qFormat/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00BD7E4F"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00BD7E4F"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+  <w:style w:type="character" w:styleId="apple-converted-space" w:customStyle="1">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:rsid w:val="00BD7E4F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00BD7E4F"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodenotaderodapChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00BD7E4F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
+  <w:style w:type="character" w:styleId="TextodenotaderodapChar" w:customStyle="1">
     <w:name w:val="Texto de nota de rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodenotaderodap"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00BD7E4F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfase">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00BD7E4F"/>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00BD7E4F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="SemEspaamento">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="006A1839"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:styleId="Standard" w:customStyle="1">
     <w:name w:val="Standard"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00C502B7"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:suppressAutoHyphens w:val="1"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
+      <w:rFonts w:ascii="Liberation Serif" w:cs="Lucida Sans" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:lang w:bidi="hi-IN" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PargrafodaLista1">
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista1" w:customStyle="1">
     <w:name w:val="Parágrafo da Lista1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00C502B7"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:suppressAutoHyphens w:val="1"/>
       <w:overflowPunct w:val="0"/>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="y2iqfc">
+  <w:style w:type="character" w:styleId="y2iqfc" w:customStyle="1">
     <w:name w:val="y2iqfc"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:rsid w:val="00BC6F66"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="LinkdaInternet">
+  <w:style w:type="character" w:styleId="LinkdaInternet" w:customStyle="1">
     <w:name w:val="Link da Internet"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00E05844"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0000ff"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfaseSutil">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00E05844"/>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SP09-Corpodotexto">
+  <w:style w:type="paragraph" w:styleId="SP09-Corpodotexto" w:customStyle="1">
     <w:name w:val="SP09 - Corpo do texto"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00E05844"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="284"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SP13-RefernciasBibliogrficas">
+  <w:style w:type="paragraph" w:styleId="SP13-RefernciasBibliogrficas" w:customStyle="1">
     <w:name w:val="SP13 - Referências Bibliográficas"/>
     <w:basedOn w:val="PargrafodaLista"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00E05844"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284" w:hanging="284"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DecimalAligned">
+  <w:style w:type="paragraph" w:styleId="DecimalAligned" w:customStyle="1">
     <w:name w:val="Decimal Aligned"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="40"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00E05844"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="decimal" w:pos="360"/>
       </w:tabs>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade4">
     <w:name w:val="Grid Table 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00E05844"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:top w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+        <w:left w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+        <w:bottom w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+        <w:right w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+        <w:insideH w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+        <w:insideV w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="double"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdecomentrio">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00A90FE9"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+  <w:style w:type="character" w:styleId="Ttulo2Char" w:customStyle="1">
     <w:name w:val="Título 2 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:ascii="Calibri Light" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
+  <w:style w:type="character" w:styleId="Ttulo3Char" w:customStyle="1">
     <w:name w:val="Título 3 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Calibri Light" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
+  <w:style w:type="character" w:styleId="Ttulo4Char" w:customStyle="1">
     <w:name w:val="Título 4 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ata11y">
+  <w:style w:type="character" w:styleId="ata11y" w:customStyle="1">
     <w:name w:val="at_a11y"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:rsid w:val="008A1CFA"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="addthisseparator">
+  <w:style w:type="character" w:styleId="addthisseparator" w:customStyle="1">
     <w:name w:val="addthis_separator"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:rsid w:val="008A1CFA"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodebaloChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
+  <w:style w:type="character" w:styleId="TextodebaloChar" w:customStyle="1">
     <w:name w:val="Texto de balão Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
+  <w:style w:type="paragraph" w:styleId="Abstract" w:customStyle="1">
     <w:name w:val="Abstract"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:i/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodepgina">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="008A1CFA"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
+  <w:style w:type="character" w:styleId="apple-style-span" w:customStyle="1">
     <w:name w:val="apple-style-span"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:rsid w:val="008A1CFA"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodecomentrio">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodecomentrioChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
+  <w:style w:type="character" w:styleId="TextodecomentrioChar" w:customStyle="1">
     <w:name w:val="Texto de comentário Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodecomentrio"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VDTableTitle">
+  <w:style w:type="paragraph" w:styleId="VDTableTitle" w:customStyle="1">
     <w:name w:val="VD_Table_Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+      <w:lang w:eastAsia="pt-BR" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FETableFootnote">
+  <w:style w:type="paragraph" w:styleId="FETableFootnote" w:customStyle="1">
     <w:name w:val="FE_Table_Footnote"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="170" w:lineRule="exact"/>
       <w:ind w:firstLine="187"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Helvetica" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Helvetica"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+      <w:lang w:eastAsia="pt-BR" w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pr-formataoHTML">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Pr-formataoHTMLChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Courier New" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="pt-BR"/>
+      <w:lang w:eastAsia="pt-BR" w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Pr-formataoHTMLChar">
+  <w:style w:type="character" w:styleId="Pr-formataoHTMLChar" w:customStyle="1">
     <w:name w:val="Pré-formatação HTML Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Pr-formataoHTML"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Courier New" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="pt-BR"/>
+      <w:lang w:eastAsia="pt-BR" w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente1">
+  <w:style w:type="character" w:styleId="MenoPendente1" w:customStyle="1">
     <w:name w:val="Menção Pendente1"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="605e5c"/>
+      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaMdia2-nfase1">
     <w:name w:val="Medium List 2 Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="66"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
       <w:color w:val="000000"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4"/>
+        <w:top w:color="4472c4" w:space="0" w:sz="8" w:val="single"/>
+        <w:left w:color="4472c4" w:space="0" w:sz="8" w:val="single"/>
+        <w:bottom w:color="4472c4" w:space="0" w:sz="8" w:val="single"/>
+        <w:right w:color="4472c4" w:space="0" w:sz="8" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="4472c4" w:space="0" w:sz="24" w:val="single"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:color="auto" w:fill="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:color="4472c4" w:space="0" w:sz="8" w:val="single"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:color="auto" w:fill="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:color="4472c4" w:space="0" w:sz="8" w:val="single"/>
+          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:color="auto" w:fill="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:color="4472c4" w:space="0" w:sz="8" w:val="single"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:color="auto" w:fill="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0"/>
+        <w:shd w:color="auto" w:fill="d0dbf0" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0"/>
+        <w:shd w:color="auto" w:fill="d0dbf0" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:color="auto" w:fill="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
+  <w:style w:type="character" w:styleId="hps" w:customStyle="1">
     <w:name w:val="hps"/>
     <w:rsid w:val="008A1CFA"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="A0">
+  <w:style w:type="character" w:styleId="A0" w:customStyle="1">
     <w:name w:val="A0"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="A1">
+  <w:style w:type="character" w:styleId="A1" w:customStyle="1">
     <w:name w:val="A1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
+  <w:style w:type="paragraph" w:styleId="Textbody" w:customStyle="1">
     <w:name w:val="Text body"/>
     <w:basedOn w:val="Standard"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="su-dropcap">
+  <w:style w:type="character" w:styleId="su-dropcap" w:customStyle="1">
     <w:name w:val="su-dropcap"/>
     <w:rsid w:val="008A1CFA"/>
   </w:style>
   <w:style w:type="table" w:styleId="TabelaSimples4">
     <w:name w:val="Plain Table 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="44"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-CA"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        <w:shd w:color="auto" w:fill="f2f2f2" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        <w:shd w:color="auto" w:fill="f2f2f2" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelaSimples41">
+  <w:style w:type="table" w:styleId="TabelaSimples41" w:customStyle="1">
     <w:name w:val="Tabela Simples 41"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:next w:val="TabelaSimples4"/>
     <w:uiPriority w:val="44"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-CA"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        <w:shd w:color="auto" w:fill="f2f2f2" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        <w:shd w:color="auto" w:fill="f2f2f2" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Legenda">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
-    <w:unhideWhenUsed/>
-    <w:qFormat/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoClaro">
     <w:name w:val="Light Shading"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        <w:shd w:color="auto" w:fill="c0c0c0" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        <w:shd w:color="auto" w:fill="c0c0c0" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="A7">
+  <w:style w:type="character" w:styleId="A7" w:customStyle="1">
     <w:name w:val="A7"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelaSimples21">
+  <w:style w:type="table" w:styleId="TabelaSimples21" w:customStyle="1">
     <w:name w:val="Tabela Simples 21"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        <w:top w:color="7f7f7f" w:space="0" w:sz="4" w:val="single"/>
+        <w:bottom w:color="7f7f7f" w:space="0" w:sz="4" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+          <w:bottom w:color="7f7f7f" w:space="0" w:sz="4" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+          <w:top w:color="7f7f7f" w:space="0" w:sz="4" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+          <w:left w:color="7f7f7f" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="7f7f7f" w:space="0" w:sz="4" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+          <w:left w:color="7f7f7f" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="7f7f7f" w:space="0" w:sz="4" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+          <w:top w:color="7f7f7f" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="7f7f7f" w:space="0" w:sz="4" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="RefernciaIntensa">
     <w:name w:val="Intense Reference"/>
     <w:uiPriority w:val="32"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:color w:val="C0504D"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:smallCaps w:val="1"/>
+      <w:color w:val="c0504d"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliografia">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
-    <w:unhideWhenUsed/>
-    <w:qFormat/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Recuodecorpodetexto">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RecuodecorpodetextoChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RecuodecorpodetextoChar">
+  <w:style w:type="character" w:styleId="RecuodecorpodetextoChar" w:customStyle="1">
     <w:name w:val="Recuo de corpo de texto Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Recuodecorpodetexto"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="006F052B"/>
+    <w:rPr>
+      <w:color w:val="605e5c"/>
+      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableofFigures">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="115.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="115.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table4">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table5">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="7f7f7f" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="7f7f7f" w:space="0" w:sz="4" w:val="single"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:color="7f7f7f" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="7f7f7f" w:space="0" w:sz="4" w:val="single"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:color="7f7f7f" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="7f7f7f" w:space="0" w:sz="4" w:val="single"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="7f7f7f" w:space="0" w:sz="4" w:val="single"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="7f7f7f" w:space="0" w:sz="4" w:val="single"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table6">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table7">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table8">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table9">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...448 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000165-000" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:E-mail@email.com.br" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:E-mail@email.com.br" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000165-000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/cirle/Downloads/Estilo-APA.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/cirle/Downloads/Guia_APA_7%C2%AAEd._v1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/cirle/Downloads/treinamento-apa-2020%20(2).pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:E-mail@email.com.br" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:E-mail@email.com.br" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/cirle/Downloads/Guia_APA_7%C2%AAEd._v1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diversitasjournal.com.br/diversitas_journal" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diversitasjournal.com.br/diversitas_journal" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -19034,91 +12532,58 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjtzyw0lEeRzm+xSE0008jA4QvxDg==">CgMxLjAyDmguZDJhbml0NTlmMHo0OAByITFndnFzN3R0QWswT0o2bXJkcVZyTURnejFCRENOenk3Rg==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4FEC494-9E7D-4395-A208-64E351E22864}">
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-  <AppVersion></AppVersion>
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Cirlene</dc:creator>
+</cp:coreProperties>
+</file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010076EF8DB82CB14F4C9FFC8B30E23F7507</vt:lpwstr>
+  </property>
 </Properties>
 </file>
-
-[...13 lines deleted...]
-</file>